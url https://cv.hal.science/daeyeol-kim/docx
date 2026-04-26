--- v0 (2026-03-18)
+++ v1 (2026-04-26)
@@ -699,169 +699,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01246002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sommaire du Supplément au Protocole du temple des ancêtres royaux 宗廟儀軌續錄 (K2-2195)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">한국학중앙연구원장서각. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">宗廟儀軌續錄 Ⅳ (한국학자료총서 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 979-11-86178-10-2-94910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">REVIVING THE CONFUCIAN SPIRIT OF ETHICAL PRACTICALITY: TASAN’S NOTIONS OF SŎNG (‘NATURE’) AND SIM (‘HEART/MIND’) AND THEIR POLITICAL IMPLICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeyeol Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Papers on Korea : Essays Celebrating 25 Years of the Centre of Korean Studies, SOAS, University of London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-90-04-25458-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433561v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01241152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommaire du Supplément (de l’année 1785) au Protocole du temple des ancêtres royaux 宗廟儀軌續錄 (K2-2196)</w:t>
               </w:r>
@@ -914,169 +914,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01246003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la ‘campagne’ à la ‘capitale’ — Essai sur la place des lettrés des ‘familles illustres de la capitale’ (京華世族) dans l’histoire socio-culturelle de la Corée du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Marc Orange et d’Alexandre Guillemoz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir immortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeyeol Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Weill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée asiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.49-55, 2010, 978-2-271-06964-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00360020v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01245995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sons corrects pour l'instruction du peuple du roi Sejong</w:t>
               </w:r>
@@ -1102,200 +1102,2578 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du monde au XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.500-504, 2009, 978-2-213-63549-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ciel et le moi : l’origine de la conscience morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confucianism in the Context of Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">星湖의 서학, 지평 융합 그리고 글로벌 인문학</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference for the 20th Anniversary of the Seongho Museum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gyeonggi-do, Ansan-si Gyeonggi Cultural Foundation The Silhak Museum, Oct 2022, Ansan, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions et société de la Corée du Sud contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Academy of Korean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">프랑스 대학에서의 한자어 교육 - INALCO 대학을 중심으로</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Abroad for Korean Language Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Korean Language Education, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiographie des circulations et des contacts en Asie du Nord-Est aux 18e et 19e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde franco-chinoise pour coopération universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Jilin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits d'un amateur d'objets à Séoul au 18 e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y a-t-il une coréanité - Influences, réceptions et inventions de l'art coréen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d'études coréennes à l'Inalco, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local traditional knowledge from Late Chosŏn Korea : on alcoholic beverages in the Kyuhap ch'ongsŏ (閨閤叢書)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pre-modern Korean Studies in Europe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bucharest (RO), Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Return to Effectivity or Rediscovery of Native Tradition after Foreign Knowledge : the Case of Pang Hapsin 方合信 (active in 1910s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for Korean Studies in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AKSE, Apr 2017, Prague (CZ), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge and Practice Formation in Cultural Crossroads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pre-modern Korean Studies in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The yangsaeng / wisaeng debate in terms of code switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Switching Codes in Korean Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Ruhr University Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayŏn kwa saengmyŏng e taehan Chosŏnin tŭl ŭi insik kwa t’aedo 자연과 생명에 대한 조선인들의 인식과 태도</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Conceptions of ‘Life’ and ‘Nature’ in Classical Discourses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“To be in or out, that is not the question” – Confucian eyes in Daoist body in Late Chosŏn period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th AKSE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Korean Studies in Europe, Jul 2015, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « gens intermédiaires » (chungin 中人) en quête d’une identité dans la société du Chosŏn 朝鮮 au 19e siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statuts et identités dans les sociétés prémodernes en Asie (XVIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplified view of evolution of ideas about nature in Chosŏn period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Conceptions of ‘Life’ and ‘Nature’ in Classical Discourses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard socio-culturel sur la relation des confucéens avec le monde bouddhiste de la Corée au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralité religieuse et culturelle en Asie de l’Est (Chine, Corée, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wherein did Confucian literati’s interests lie in Buddhism and Daoism during Chosôn period? : the case of Pak Sedang (1629~1703)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Korean Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts, échange et coexistence entre ‘orthodoxe’ et ‘hérétique’ : Un regard socio-culturel sur la relation des confucéens avec le monde bouddhiste de la Corée au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pluralité religieuse et culturelle en Asie de l’Est : Chine, Corée, Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daeyeol Kim, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foundation and Development of Korean Thoughts on Nature and Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 7th World Congress of Korean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Manoa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han’kuk chŏk chayŏnkwan kwa saengmyŏngkwan ŭi sasang chŏk kiban kwa kŭ ch'ui 한국적 자연관과 생명관의 사상적 기반과 그 추이</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 7th World Congress of Korean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Manoa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the Confucians Related to the Buddhist World in Late Chosŏn: Critical Reflections on Methods of Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AKSE (Association for Koreans Studies in Europe) Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural and Social Aspects of the Relationship between Confucian Scholar and Buddhist World in 18th century Korea: The case of Tasan Chŏng Yagyong (1762-1836)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Between dialogue, polemic and apologetic: modes of interreligious contact in pre modern Korea seen in the regional context of Far East Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Socio-cultural Influence of Buddhism on Confucian Intellectuals in Later Joseon: The case of Dasan Cheong Yagyong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yeongwol-Yonsei Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Yeongwol, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique d’importation des ouvrages en chinois du roi Chŏngjo (r. 1776-1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GDT « Circulations et contacts en Asie de l’Est du XVe au XXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study as Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th Biennial Tasan International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">King Chŏngjo's political strategy around the royal lecture on the Confucian classics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AKSE Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacré, souffle, et langue graphique de la Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral de civilisation « La langue et le sacré », organisé par Ecole doctorale de l'INALCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature humaine décrétée par le Ciel et le cœur-mental chez Tasan 茶山 Chǒng Yagyong 丁若鏞 (1762-1836) : une pensée de la pratique morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le néo-confucianisme en Chine et dans l’Asie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01248629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chosòn Confucian Scholar's attitudes toward the Laozi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AKSE Conference 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">South Korea : a ‘Department Store of Religions' ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Executive Training Program Korea, à Sciences Po (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Siseup is Daoist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AKSE Conference 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Sheffield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le perfectionnement de soi et l'art de gouverner selon Tasan Chòng Yagyong (1762-1836)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Congrès du Réseau Asie (le 28 septembre 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le taoïsme en Corée, existe-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du Centre Corée (EHESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées cosmologiques dans les recettes de l'alchimie des origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmologie et domaines du savoir autour de la Chine des Han, organisées par REHSEIS (CNRS, Univ. Paris 7) et INALCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">프랑스에서의 도교연구</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeol Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">청계포럼</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Seongnam, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">조선 후기 외국 문물 수용 양태의 다양성</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeyeol Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. 고전과 동아시아 로컬지식학, Busan, South Korea. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cultural landscape in the 18th century Chosŏn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeyeol Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. European Program for the Exchange Lectures, Bucarest, Romania. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1305,2482 +3683,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité et tolérance religieuses en Asie de l'Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeyeol Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654860v1</w:t>
-              </w:r>
-[...2376 lines deleted...]
-                <w:t xml:space="preserve">halshs-00360836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5550,51 +5550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249041v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demi&#233;ville Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Daeyeol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.2698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04097689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sancho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01246069v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249041v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demi&#233;ville Paul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeol Kim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246002v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095629v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245921v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Daeyeol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.2698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04097689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796429v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungyeol Kwon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lamouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01385165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sancho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01246069v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>