--- v0 (2026-03-07)
+++ v1 (2026-04-03)
@@ -3025,260 +3025,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Heuristic to Minimize Machine’s Unavailability Impact on Reconfigurable Manufacturing System Using Reconfigurable Process Plan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
+                <w:t xml:space="preserve">Optimisation of preventive maintenance grouping strategy for multi-component series systems: Particle swarm based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beldjilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.813⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.440-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354320v1</w:t>
+                <w:t xml:space="preserve">hal-03233501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of preventive maintenance grouping strategy for multi-component series systems: Particle swarm based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chalabi</w:t>
+                <w:t xml:space="preserve">Hybrid Heuristic to Minimize Machine’s Unavailability Impact on Reconfigurable Manufacturing System Using Reconfigurable Process Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Neki</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IFAC-PapersOnLine 49-12 (2016), IFAC-PapersOnLine (49), pp.1626-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.04.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03233501v1</w:t>
+                <w:t xml:space="preserve">hal-01354320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcontracting integration in a joint maintenance/production policy: study on profitability conditions</w:t>
               </w:r>
@@ -5022,365 +5022,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective based AMOSA approach to the dynamic location of bloodmobiles problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Maliki</w:t>
+                <w:t xml:space="preserve">Process Plan Generation in Reconfigurable Manufacturing System Composed of Multi-spindle and Modular Reconfigurable Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ameer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapore, Singapore. pp.813-817, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEEM50564.2021.9672854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590734v1</w:t>
+                <w:t xml:space="preserve">hal-03590716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Plan Generation in Reconfigurable Manufacturing System Composed of Multi-spindle and Modular Reconfigurable Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ameer</w:t>
+                <w:t xml:space="preserve">Capacitated multiple allocation incomplete hub location problem allowing direct links between non-hub nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Anwar Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Souier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEM50564.2021.9672854⟩</w:t>
+              <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590716v1</w:t>
+                <w:t xml:space="preserve">hal-03590727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated multiple allocation incomplete hub location problem allowing direct links between non-hub nodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+                <w:t xml:space="preserve">A Multi-objective based AMOSA approach to the dynamic location of bloodmobiles problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Souier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590727v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic Based Strategy for Multi-Components Products Recovery and Remanufacturing</w:t>
               </w:r>
@@ -8555,51 +8555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haoues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haoues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-025-02089-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-025-00984-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Lahmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02308-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ameer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11847-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04945-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.325" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Ameer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahmar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Belhocine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yagouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07646-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01869-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISE.2021.113470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Anwar Brahami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03659-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hamza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeddou Ferhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudi Abderazek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01187-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Zineb Badaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JM2-11-2018-0187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bensmain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennekrouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.09.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2897-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40092-019-0307-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tigane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-3043-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kenza Mouss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1273-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0803-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1764" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0989-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321802" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.813" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chalabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beldjilali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.04.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269SH4HM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2011.042739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519173" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.08.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K6T4V2R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273686" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Benyelles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Triqui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/EU08.20250281" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Houria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Mohammed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ghennam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037147" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fatima Zahra Megaiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAT60471.2023.10426419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICETSIS61505.2024.10459392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286575" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286576" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497276" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9672854" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590727v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314728" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263780" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263881" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Abdellaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934991" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.238" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02797108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dahane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bensmaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinza Nadia Mouss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2013.6647980" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rezg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.164" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensmaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91845-2_5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00284-6_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23350-5_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ030S" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haoues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haoues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-025-02089-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-025-00984-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Lahmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02308-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ameer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11847-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04945-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.325" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Ameer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahmar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Belhocine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yagouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07646-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01869-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISE.2021.113470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Anwar Brahami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03659-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hamza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeddou Ferhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudi Abderazek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01187-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Zineb Badaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JM2-11-2018-0187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bensmain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennekrouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.09.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2897-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40092-019-0307-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tigane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-3043-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kenza Mouss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1273-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0803-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1764" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0989-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321802" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chalabi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beldjilali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.04.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269SH4HM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.813" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2011.042739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519173" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.08.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K6T4V2R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273686" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Benyelles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Triqui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/EU08.20250281" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Houria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Mohammed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ghennam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037147" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fatima Zahra Megaiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAT60471.2023.10426419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICETSIS61505.2024.10459392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286575" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286576" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9672854" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314728" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263780" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263881" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Abdellaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934991" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.238" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02797108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dahane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bensmaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinza Nadia Mouss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2013.6647980" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rezg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.164" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensmaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91845-2_5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00284-6_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23350-5_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ030S" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>