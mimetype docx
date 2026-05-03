--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -1309,222 +1309,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer behaviour–based multi-objective approach for the recovery and remanufacturing of used products: application to smartphone reconditioning process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifa Belhocine</w:t>
+                <w:t xml:space="preserve">Reconfigurability improvement in Industry 4.0: a hybrid genetic algorithm-based heuristic approach for a co-generation of setup and process plans in a reconfigurable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ameer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Yagouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-07646-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.1445-1467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-021-01869-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419433v1</w:t>
+                <w:t xml:space="preserve">hal-03440227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurability improvement in Industry 4.0: a hybrid genetic algorithm-based heuristic approach for a co-generation of setup and process plans in a reconfigurable environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ameer</w:t>
+                <w:t xml:space="preserve">Customer behaviour–based multi-objective approach for the recovery and remanufacturing of used products: application to smartphone reconditioning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Belhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yagouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (3), pp.1445-1467. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117 (1-2), pp.125-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-021-01869-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-07646-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440227v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity planning with outsourcing opportunities under reliability and maintenance constraints</w:t>
               </w:r>
@@ -1608,144 +1608,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable capacitated facility location/network design problem: a Non-dominated Sorting Genetic Algorithm based multiobjective approach</w:t>
+                <w:t xml:space="preserve">Preemptive scheduling with transportation delays between machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Anwar Brahami</w:t>
+                <w:t xml:space="preserve">Ryma Zineb Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boudhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 311 (2), pp.821-852. </w:t>
+              <w:t xml:space="preserve">Journal of Modelling in Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.829-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-020-03659-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JM2-11-2018-0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098265v1</w:t>
+                <w:t xml:space="preserve">hal-03233474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new efficient hybrid approach for reliability-based design optimization problems</w:t>
               </w:r>
@@ -1842,664 +1829,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preemptive scheduling with transportation delays between machines</w:t>
+                <w:t xml:space="preserve">Sustainable capacitated facility location/network design problem: a Non-dominated Sorting Genetic Algorithm based multiobjective approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Zineb Badaoui</w:t>
+                <w:t xml:space="preserve">Mustapha Anwar Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Souier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Boudhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Dahane</w:t>
+                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modelling in Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), pp.829-847. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 311 (2), pp.821-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JM2-11-2018-0187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-020-03659-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233474v1</w:t>
+                <w:t xml:space="preserve">hal-04098265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive remanufacturing planning of production equipment under operational and imperfect maintenance constraints: A hybrid genetic algorithm based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outsourcing optimization in two-echelon supply chain network under integrated production-maintenance constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Haoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Bensmain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zaki Sari</w:t>
+                <w:t xml:space="preserve">Nadia Kenza Mouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.701-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-016-1273-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233482v1</w:t>
+                <w:t xml:space="preserve">hal-03233497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An NSGA-II-based multiobjective approach for real-time routing selection in a flexible manufacturing system under uncertainty and reliability constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Souier</w:t>
+                <w:t xml:space="preserve">Preventive remanufacturing planning of production equipment under operational and imperfect maintenance constraints: A hybrid genetic algorithm based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Bensmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fouad Maliki</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bennekrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-2897-6⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185, pp.546-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233495v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of single outsourcer–single subcontractor outsourcing relationship under reliability and maintenance constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Haoues</w:t>
+                <w:t xml:space="preserve">An NSGA-II-based multiobjective approach for real-time routing selection in a flexible manufacturing system under uncertainty and reliability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Souier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Engineering International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (9-12), pp.2813-2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-2897-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40092-019-0307-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03233480v1</w:t>
+                <w:t xml:space="preserve">hal-03233495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective approach for deteriorating jobs scheduling for a sustainable manufacturing system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Tigane</w:t>
+                <w:t xml:space="preserve">Optimization of single outsourcer–single subcontractor outsourcing relationship under reliability and maintenance constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Haoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Boudhar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 101 (5-8), pp.1939-1957. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.395-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-3043-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40092-019-0307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233494v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outsourcing optimization in two-echelon supply chain network under integrated production-maintenance constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Haoues</w:t>
+                <w:t xml:space="preserve">Multiobjective approach for deteriorating jobs scheduling for a sustainable manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Tigane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kenza Mouss</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boudhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (2), pp.701-725. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101 (5-8), pp.1939-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-016-1273-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-3043-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233497v1</w:t>
+                <w:t xml:space="preserve">hal-03233494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularity assessment in reconfigurable manufacturing system (RMS) design: an Archived Multi-Objective Simulated Annealing-based approach</w:t>
               </w:r>
@@ -2583,251 +2583,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout evolution effort for product family in Reconfigurable Manufacturing System design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of spare parts remanufacturing on the operation and maintenance performance of offshore wind turbines: a multi-agent approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boudhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (7), pp.1531-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-015-1154-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070313v1</w:t>
+                <w:t xml:space="preserve">hal-01235078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dynamic heuristic for the optimization of opportunities to use new and remanufactured spare part in stochastic degradation context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Boudhar</w:t>
+                <w:t xml:space="preserve">Layout evolution effort for product family in Reconfigurable Manufacturing System design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.10166-10171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-014-0989-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03233500v1</w:t>
+                <w:t xml:space="preserve">hal-02070313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility-based multi-objective approach for machines selection in reconfigurable manufacturing system (RMS) design under unavailability constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2846,482 +2872,456 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (20), pp.6033 - 6051. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1321802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spare parts remanufacturing on the operation and maintenance performance of offshore wind turbines: a multi-agent approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New dynamic heuristic for the optimization of opportunities to use new and remanufactured spare part in stochastic degradation context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boudhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamza Boudhar</w:t>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 28 (7), pp.1531-1549. </w:t>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.437-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-015-1154-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10845-014-0989-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235078v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of preventive maintenance grouping strategy for multi-component series systems: Particle swarm based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chalabi</w:t>
+                <w:t xml:space="preserve">Hybrid Heuristic to Minimize Machine’s Unavailability Impact on Reconfigurable Manufacturing System Using Reconfigurable Process Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Neki</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.04.018⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IFAC-PapersOnLine 49-12 (2016), IFAC-PapersOnLine (49), pp.1626-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233501v1</w:t>
+                <w:t xml:space="preserve">hal-01354320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Heuristic to Minimize Machine’s Unavailability Impact on Reconfigurable Manufacturing System Using Reconfigurable Process Plan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
+                <w:t xml:space="preserve">Optimisation of preventive maintenance grouping strategy for multi-component series systems: Particle swarm based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beldjilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.440-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354320v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcontracting integration in a joint maintenance/production policy: study on profitability conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clémentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3407,51 +3407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clémentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3511,51 +3511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clémentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (1), pp.88-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clémentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3722,51 +3722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clémentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (19), pp.5393 - 5416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3826,625 +3826,625 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Secure and Scalable Vaccine Supply Chain: A Systematic Literature Review of Blockchain, IoT, and Cryptographic Frameworks</w:t>
+                <w:t xml:space="preserve">Integrated Production-Distribution Planning for Perishable Products in Sustainable Cold Supply-Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Amine Benyelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamia Triqui</w:t>
+                <w:t xml:space="preserve">Wassila Ghennam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Haoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Industrial Engineering and Operations Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46254/EU08.20250281⟩</w:t>
+              <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tlemcen, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324695v1</w:t>
+                <w:t xml:space="preserve">hal-05242471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Maintenance Strategies in a Hybrid Manufacturing-Remanufacturing Environment Under Operational Deterioration and Learning Effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
+                <w:t xml:space="preserve">Toward a Secure and Scalable Vaccine Supply Chain: A Systematic Literature Review of Blockchain, IoT, and Cryptographic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Benyelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Triqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037020⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Industrial Engineering and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEOM Society, Jul 2025, Paris, France. pp.503-515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46254/EU08.20250281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242478v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Production Planning and Scheduling Problem in a Hybrid Manufacturing and Remanufacturing System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahmar Houria</w:t>
+                <w:t xml:space="preserve">Integrated Maintenance Strategies in a Hybrid Manufacturing-Remanufacturing Environment Under Operational Deterioration and Learning Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Merghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Haoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoues Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037036⟩</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242468v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Planning in a Hybrid Manufacturing-Remanufacturing System Under Operational-Dependent Deterioration and Outsourcing Options</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
+                <w:t xml:space="preserve">Multi-Objective Production Planning and Scheduling Problem in a Hybrid Manufacturing and Remanufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahmar Houria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11036877⟩</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242475v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Production-Distribution Planning for Perishable Products in Sustainable Cold Supply-Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassila Ghennam</w:t>
+                <w:t xml:space="preserve">Joint Planning in a Hybrid Manufacturing-Remanufacturing System Under Operational-Dependent Deterioration and Outsourcing Options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Merghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Haoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11036877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242471v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Optimization Approach for Multi-row Facility Layout Problem Under Order Constraint</w:t>
               </w:r>
@@ -4775,668 +4775,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization for Sustainable Manufacturing-Remanufacturing System with Maintenance Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Planning for a Hybrid Manufacturing-Remanufacturing System: a Multi-Objective/Fuzzy-Satisfying Combined Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Haoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Merghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Bentrcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Decision Aid Sciences and Applications (DASA'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Annaba, Algeria. pp.170-174, </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Annaba, Algeria. pp.175-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242509v1</w:t>
+                <w:t xml:space="preserve">hal-05242514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Planning for a Hybrid Manufacturing-Remanufacturing System: a Multi-Objective/Fuzzy-Satisfying Combined Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Objective Optimization for Sustainable Manufacturing-Remanufacturing System with Maintenance Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Merghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Haoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toufik Bentrcia</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Decision Aid Sciences and Applications (DASA'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Annaba, Algeria. pp.175-179, </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Annaba, Algeria. pp.170-174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242514v1</w:t>
+                <w:t xml:space="preserve">hal-05242509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Plan Generation in Reconfigurable Manufacturing System Composed of Multi-spindle and Modular Reconfigurable Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ameer</w:t>
+                <w:t xml:space="preserve">A Multi-objective based AMOSA approach to the dynamic location of bloodmobiles problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Souier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Singapore, Singapore. pp.813-817, </w:t>
+              <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEM50564.2021.9672854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590716v1</w:t>
+                <w:t xml:space="preserve">hal-03590734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated multiple allocation incomplete hub location problem allowing direct links between non-hub nodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+                <w:t xml:space="preserve">Process Plan Generation in Reconfigurable Manufacturing System Composed of Multi-spindle and Modular Reconfigurable Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ameer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Souier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497308⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapore, Singapore. pp.813-817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM50564.2021.9672854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590727v1</w:t>
+                <w:t xml:space="preserve">hal-03590716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective based AMOSA approach to the dynamic location of bloodmobiles problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Maliki</w:t>
+                <w:t xml:space="preserve">Capacitated multiple allocation incomplete hub location problem allowing direct links between non-hub nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Anwar Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Souier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590734v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic Based Strategy for Multi-Components Products Recovery and Remanufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Belhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yagouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International IEEE Conference on Logistics Operations Management (GOL 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Rabat, Morocco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5470,77 +5470,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Usage Frequency Based Policy for Products Recovery and Remanufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Belhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yagouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 7th International Conference on Control, Decision and Information Technologies (CoDIT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.849-854, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5782,77 +5782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multiobjectif et hybride pour l’optimisation des décisions de récupération et de remise à neuf d’une politique de remanufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Belhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yagouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision; Université Le Havre Normandie, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5877,77 +5877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the optimisation of products recovery and remanufacturing: a multiobjective non-dominated sorting genetic algorithm based hybrid approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Belhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yagouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SMC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6485,239 +6485,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Robustness index for machines selection in Reconfigurable Manufacturing System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
+                <w:t xml:space="preserve">Gestion des indisponibilitès des sites integrèe à un problème de conception de chaîne logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Maliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Anwar Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Engineering and Systems Management (IESM), 2015 International Conference on. IEEE, 2015.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293207v1</w:t>
+                <w:t xml:space="preserve">hal-01260691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des indisponibilitès des sites integrèe à un problème de conception de chaîne logistique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Anwar Brahami</w:t>
+                <w:t xml:space="preserve">A new Robustness index for machines selection in Reconfigurable Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zaki Sari</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Engineering and Systems Management (IESM), 2015 International Conference on. IEEE, 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. pp.1019-1026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260691v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMISATION OF SEQUENTIAL INSPECTION SCHEMA IN MULTI-COMPONENT DETERIORATING SYSTEM CONTEXT: HEURISTIC BASED APPROACH</w:t>
               </w:r>
@@ -6729,51 +6729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boudhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6792,312 +6792,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMISATION DES SERVICES DE MAINTENANCE ET DE PRODUCTION SOUS DES CONTRAINTES DE RESSOURCES NON-RENOUVELABLES-UNE APPROCHE BASÉE SUR LES ALGORITHMES GÉNÉTIQUES</w:t>
+                <w:t xml:space="preserve">Metaheuristics for parallel machine scheduling problem under unconventional constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Belkaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Khatab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">4nd International Conference on Metaheuristics and Nature Inspired Computing, META’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166640v1</w:t>
+                <w:t xml:space="preserve">hal-02797108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics for parallel machine scheduling problem under unconventional constraints</w:t>
+                <w:t xml:space="preserve">OPTIMISATION DES SERVICES DE MAINTENANCE ET DE PRODUCTION SOUS DES CONTRAINTES DE RESSOURCES NON-RENOUVELABLES-UNE APPROCHE BASÉE SUR LES ALGORITHMES GÉNÉTIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Belkaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Dahane</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zaki Sari</w:t>
+                <w:t xml:space="preserve">Abdelhakim Khatab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4nd International Conference on Metaheuristics and Nature Inspired Computing, META’14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797108v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPTION ET GESTION DES INDISPONIBILITES DES SITES DANS LES CHAINES LOGISTIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Anwar Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7265,51 +7265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinza Nadia Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 18th Conference on Emerging Technologies &amp; Factory Automation (ETFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cagliari, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7486,51 +7486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Manchester, France. pp.935-940, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7653,217 +7653,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Problem of Subcontracting of Manufacturing Unit under Joint Production Control and Maintenance Policy</w:t>
+                <w:t xml:space="preserve">Optimal Production Planning for a Randomly Failing Production System with Dependence between the Production and Failure Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE Conference on Emerging Technologies and Factory Automation - ETFA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Majorque, Spain</w:t>
+              <w:t xml:space="preserve">20th International Conference on Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00599414v1</w:t>
+                <w:t xml:space="preserve">inria-00599416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Production Planning for a Randomly Failing Production System with Dependence between the Production and Failure Rates</w:t>
+                <w:t xml:space="preserve">Temporal Problem of Subcontracting of Manufacturing Unit under Joint Production Control and Maintenance Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clémentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Chelbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Coventry, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th IEEE Conference on Emerging Technologies and Factory Automation - ETFA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00599416v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00599414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la sous-traitance industrielle dans un contexte de maintenance intégrée</w:t>
               </w:r>
@@ -7875,51 +7875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clémentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation et Simulation - MOSIM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.1666-1674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8555,51 +8555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haoues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haoues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-025-02089-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-025-00984-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Lahmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02308-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ameer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11847-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04945-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.325" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Ameer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahmar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Belhocine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yagouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07646-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01869-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISE.2021.113470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Anwar Brahami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03659-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hamza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeddou Ferhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudi Abderazek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01187-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Zineb Badaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JM2-11-2018-0187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bensmain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennekrouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.09.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2897-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40092-019-0307-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tigane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-3043-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kenza Mouss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1273-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0803-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1764" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0989-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321802" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chalabi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beldjilali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.04.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269SH4HM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.813" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2011.042739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519173" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.08.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K6T4V2R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273686" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Benyelles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Triqui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/EU08.20250281" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Houria" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Mohammed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036877" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ghennam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037147" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fatima Zahra Megaiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAT60471.2023.10426419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICETSIS61505.2024.10459392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286575" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286576" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9672854" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497276" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314728" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263780" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263881" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Abdellaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934991" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.238" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02797108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dahane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bensmaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinza Nadia Mouss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2013.6647980" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rezg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.164" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensmaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91845-2_5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00284-6_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23350-5_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ030S" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haoues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haoues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-025-02089-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-025-00984-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Lahmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02308-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ameer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11847-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04945-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.325" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Ameer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahmar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01869-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Belhocine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yagouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07646-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISE.2021.113470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Zineb Badaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudhar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JM2-11-2018-0187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hamza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeddou Ferhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudi Abderazek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01187-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Anwar Brahami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03659-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kenza Mouss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1273-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bensmain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennekrouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2897-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40092-019-0307-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tigane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-3043-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0803-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1764" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321802" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0989-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.813" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chalabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beldjilali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.04.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269SH4HM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2011.042739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519173" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.08.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K6T4V2R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273686" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ghennam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Benyelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Triqui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/EU08.20250281" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242468v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Houria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Mohammed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036877" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fatima Zahra Megaiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAT60471.2023.10426419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICETSIS61505.2024.10459392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286575" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497276" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9672854" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590727v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314728" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263780" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263881" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Abdellaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934991" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.238" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380279" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02797108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bensmaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinza Nadia Mouss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2013.6647980" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rezg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.164" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensmaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599416v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91845-2_5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00284-6_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23350-5_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ030S" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>