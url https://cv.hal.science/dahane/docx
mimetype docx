--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -4047,274 +4047,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Maintenance Strategies in a Hybrid Manufacturing-Remanufacturing Environment Under Operational Deterioration and Learning Effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
+                <w:t xml:space="preserve">Multi-Objective Production Planning and Scheduling Problem in a Hybrid Manufacturing and Remanufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahmar Houria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037020⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242478v1</w:t>
+                <w:t xml:space="preserve">hal-05242468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Production Planning and Scheduling Problem in a Hybrid Manufacturing and Remanufacturing System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahmar Houria</w:t>
+                <w:t xml:space="preserve">Integrated Maintenance Strategies in a Hybrid Manufacturing-Remanufacturing Environment Under Operational Deterioration and Learning Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Merghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Haoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haoues Mohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242468v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Planning in a Hybrid Manufacturing-Remanufacturing System Under Operational-Dependent Deterioration and Outsourcing Options</w:t>
               </w:r>
@@ -8555,51 +8555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haoues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haoues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-025-02089-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-025-00984-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Lahmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02308-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ameer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11847-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04945-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.325" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Ameer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahmar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01869-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Belhocine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yagouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07646-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISE.2021.113470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Zineb Badaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudhar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JM2-11-2018-0187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hamza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeddou Ferhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudi Abderazek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01187-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Anwar Brahami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03659-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kenza Mouss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1273-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bensmain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennekrouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2897-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40092-019-0307-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tigane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-3043-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0803-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1764" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321802" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0989-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.813" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chalabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beldjilali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.04.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269SH4HM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2011.042739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519173" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.08.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K6T4V2R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273686" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ghennam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Benyelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Triqui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/EU08.20250281" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242478v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242468v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Houria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Mohammed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036877" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fatima Zahra Megaiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAT60471.2023.10426419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICETSIS61505.2024.10459392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286575" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497276" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9672854" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590727v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314728" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263780" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263881" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Abdellaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934991" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.238" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380279" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02797108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bensmaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinza Nadia Mouss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2013.6647980" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rezg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.164" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensmaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599416v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91845-2_5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00284-6_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23350-5_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ030S" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merghem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haoues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senoussi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haoues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-025-02089-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-025-00984-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Lahmar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02308-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ameer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11847-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.12.348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04945-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.325" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Ameer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahmar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01869-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Belhocine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yagouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07646-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISE.2021.113470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Zineb Badaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudhar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JM2-11-2018-0187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hamza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeddou Ferhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudi Abderazek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-020-01187-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Anwar Brahami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-020-03659-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kenza Mouss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1273-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Bensmain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennekrouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2897-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40092-019-0307-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Tigane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-3043-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0803-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-015-1154-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1764" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321802" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0989-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.813" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chalabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beldjilali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.04.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-269SH4HM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2011.042739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2010.519173" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.08.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K6T4V2R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273686" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ghennam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Benyelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Triqui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46254/EU08.20250281" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahmar Houria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Mohammed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11036877" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fatima Zahra Megaiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAT60471.2023.10426419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICETSIS61505.2024.10459392" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242514v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286575" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497276" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM50564.2021.9672854" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590727v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL49479.2020.9314728" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263780" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263881" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Abdellaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAAID.2019.8934991" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.238" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095901v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380279" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02797108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Belkaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dahane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bensmaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.168" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinza Nadia Mouss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2013.6647980" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rezg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.164" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensmaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599416v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chelbi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91845-2_5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00284-6_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23350-5_5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007METZ030S" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>