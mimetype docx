--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -204,559 +204,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customers' experience of sharing hosting platform services: How to explain their intention to repurchase?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhan Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-2tbe-w35k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479680v1</w:t>
+                <w:t xml:space="preserve">hal-05456722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Customers' experience of sharing hosting platform services: How to explain their intention to repurchase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Subhan Shahid</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025-2 (20), pp.17-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59876/a-2tbe-w35k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05456722v1</w:t>
+                <w:t xml:space="preserve">hal-05479680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Bypass Practices on Sharing Platforms: A Typology of Users Who Bypass and Those Who Don't</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Nguyen</w:t>
+                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alemany Mathieu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhan Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685680v1</w:t>
+                <w:t xml:space="preserve">hal-04835777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Behaviors and the Use of CSR Sources: Evidence from Firms Located in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Bypass Practices on Sharing Platforms: A Typology of Users Who Bypass and Those Who Don't</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Llosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemany Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-024-05779-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690221v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method Authors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Behaviors and the Use of CSR Sources: Evidence from Firms Located in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Subhan Shahid</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835777v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types d’innovation et intensité de l’engagement de responsabilité sociale des entreprises (RSE) : Aspects analytiques et empiriques.</w:t>
               </w:r>
@@ -768,64 +768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1043,352 +1043,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Orthographic Information Across Time and Space</w:t>
+                <w:t xml:space="preserve">Parafoveal letter-position coding in reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Snell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000386⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (4), pp.589 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13421-017-0786-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795343v1</w:t>
+                <w:t xml:space="preserve">hal-01795341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s special about orthographic processing? Further evidence from transposition effects in same-different matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ktori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.174702181881144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1747021818811448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parafoveal letter-position coding in reading</w:t>
+                <w:t xml:space="preserve">Integrating Orthographic Information Across Time and Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Snell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Meeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (4), pp.589 - 599. </w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (1), pp.32 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13421-017-0786-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795341v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services collaboratifs : qu’est-ce qui les rend attractifs pour les consommateurs ?</w:t>
               </w:r>
@@ -1615,213 +1615,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ‘meta-services’: customer's perceived value and behaviour</w:t>
+                <w:t xml:space="preserve">Seeing the Same Words Differently : The Time Course of Automaticity and Top–Down Intention in Reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikrant Janawade</w:t>
+                <w:t xml:space="preserve">Kristof Strijkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Industries Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (5), pp.275 - 295. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (8), pp.1542-1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02642069.2015.1002480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795449v1</w:t>
+                <w:t xml:space="preserve">hal-01841732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur perçue des « métaservices » et comportement du consommateur : le cas des alliances aériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikrant Janawade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.y Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1832,65 +1819,65 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue des « méta-services » et comportement du consommateur : le cas des alliances aériennes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Assessing ‘meta-services’: customer's perceived value and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikrant Janawade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1902,177 +1889,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service Industries Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (5), pp.275 - 295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02642069.2015.1002480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795466v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the Same Words Differently : The Time Course of Automaticity and Top–Down Intention in Reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristof Strijkers</w:t>
+                <w:t xml:space="preserve">Valeur perçue des « méta-services » et comportement du consommateur : le cas des alliances aériennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikrant Janawade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01841732v1</w:t>
+                <w:t xml:space="preserve">hal-01795466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic and phonological contributions to reading development:Tracking developmental trajectories using masked priming</w:t>
               </w:r>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (4), pp.1026-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2205,51 +2205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elin Runnqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (1), pp.284-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2277,369 +2277,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literacy Affects Spoken Language in a Non-Linguistic Task: An ERP Study</w:t>
+                <w:t xml:space="preserve">Support Systems for Poor Readers: Empirical Data From Six EU Member States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Perre</w:t>
+                <w:t xml:space="preserve">Elena Ise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Blomert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Faisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puolakanaho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Learning Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.228-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022219410374235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841813v1</w:t>
+                <w:t xml:space="preserve">hal-01440410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literacy affects spoken language in a non-linguistic task: an ERR study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Literacy Affects Spoken Language in a Non-Linguistic Task: An ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440401v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Systems for Poor Readers: Empirical Data From Six EU Member States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Literacy affects spoken language in a non-linguistic task: an ERR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Blomert</w:t>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Learning Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0022219410374235⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440410v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité, sensibilité, spécificité : comparaison de différents tests de lecture</w:t>
               </w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denes Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Csepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Faisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 102 (4), pp.827-842. </w:t>
@@ -3217,286 +3217,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité et intention entrepreneuriale : cas des étudiants en économie et gestion d’Aix-Marseille Université</w:t>
+                <w:t xml:space="preserve">Reframing authenticity and co-creation in wine tourism: case of Winalist as a digital wine tourism platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Benamara</w:t>
+                <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
+                <w:t xml:space="preserve">Coralie Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">XXXV International RESER Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Economics – Tor Vergata University of Rome, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450528v3</w:t>
+                <w:t xml:space="preserve">hal-05446612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reframing authenticity and co-creation in wine tourism: case of Winalist as a digital wine tourism platform</w:t>
+                <w:t xml:space="preserve">Légitimité et intention entrepreneuriale : cas des étudiants en économie et gestion d’Aix-Marseille Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Haller</w:t>
+                <w:t xml:space="preserve">Ramzi Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Schegg</w:t>
+                <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXV International RESER Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Economics – Tor Vergata University of Rome, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446612v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450528v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hotel Distribution Channels in Europe: A Typology and a Comparative Analysis by Size, Management, Classification, and Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV International RESER Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VTT, Oct 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3547,51 +3547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th Annual Reser Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3610,122 +3610,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the sharing consumption economy: insights from the P2P car renting platforms</w:t>
+                <w:t xml:space="preserve">Customer's experience of sharing hosting platform services : How to explain their intention to re-buy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Annual Reser Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Heilbron, Germany</w:t>
+              <w:t xml:space="preserve">30th Annual Reser Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Algara, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572099v1</w:t>
+                <w:t xml:space="preserve">hal-03572071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’adore ce jeu, on rejoue ? Modélisation de l’appréciation et l’intention du consommateur dans le domaine ludique</w:t>
               </w:r>
@@ -3787,122 +3787,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer's experience of sharing hosting platform services : How to explain their intention to re-buy?</w:t>
+                <w:t xml:space="preserve">Exploring the sharing consumption economy: insights from the P2P car renting platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Reser Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Algara, Spain</w:t>
+              <w:t xml:space="preserve">31th Annual Reser Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Heilbron, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572071v1</w:t>
+                <w:t xml:space="preserve">hal-03572099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer to peer service platforms a new way for service internationalization? Insights from the accommodation sector</w:t>
               </w:r>
@@ -4091,51 +4091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business models of peer-to-peer service platforms: the case of hospitality services in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4268,77 +4268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the rigor and relevance of international business research using scenario-based measurement scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas/AFMI 7th conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4465,243 +4465,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portails Technologiques Collaboratifs (PTC) et création de valeur dans la relation entre deux grandes entreprises françaises et leurs fournisseurs : une étude exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
+                <w:t xml:space="preserve">Perceived Value of “Meta-Services” and consumer behaviour: The case of airline alliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikrant Janawade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Marianne Seck</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Colloque de l’AIM Le Management à l’épreuve des Systèmes d’Information : enjeux, défis et perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference of REDLAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Mexico City, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551380v1</w:t>
+                <w:t xml:space="preserve">hal-01801345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived Value of “Meta-Services” and consumer behaviour: The case of airline alliances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vikrant Janawade</w:t>
+                <w:t xml:space="preserve">Portails Technologiques Collaboratifs (PTC) et création de valeur dans la relation entre deux grandes entreprises françaises et leurs fournisseurs : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Longe Monnoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marianne Seck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference of REDLAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Mexico City, Mexico</w:t>
+              <w:t xml:space="preserve">19ème Colloque de l’AIM Le Management à l’épreuve des Systèmes d’Information : enjeux, défis et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801345v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5058,77 +5058,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SYSTEMES D'INFORMATIONS INTER- ORGANISATIONNELLES ET LA CREATION DE VALEUR : RESULTATS D'UNE ETUDE MENEE AUPRES DE DEUX GRANDES ENTREPRISES FRANÇAISES EUROCOPTER ET CEGELEC-VINCI ET LEURS FOURNISSEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Longe Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marianne Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIGREF. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5182,90 +5182,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations client-fournisseurs : créer de la valeur via les systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marianne Seck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5315,51 +5315,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Multiple Routes in Learning to Read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard C Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,51 +5605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves L&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20142-7.p.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemany Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-024-05779-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04690221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Mercuri Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Leo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.0017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Meeter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000386" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818811448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0786-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Grainger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy C Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Beyersmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2016.07.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikrant Janawade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02642069.2015.1002480" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Leo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00797" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peeters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blomert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Faisca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puolakanaho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219410374235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fluss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331000206X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniek Vaessen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denes Toth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Csepe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.001.0021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Drake" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2001.tb05722.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J4KR1DC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen M" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Deli&#232;ge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05450528v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benamara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fragni&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schegg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03903720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Degorre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Longe Monnoyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marianne Seck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04322688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monnoyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves L&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20142-7.p.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemany Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-024-05779-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04690221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Mercuri Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Leo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.0017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0786-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818811448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Meeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Grainger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy C Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Beyersmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2016.07.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00797" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikrant Janawade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Leo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02642069.2015.1002480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peeters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blomert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Faisca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puolakanaho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219410374235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fluss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331000206X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniek Vaessen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denes Toth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Csepe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.001.0021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Drake" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2001.tb05722.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J4KR1DC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen M" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Deli&#232;ge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fragni&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schegg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05450528v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benamara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03903720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Degorre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Longe Monnoyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marianne Seck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04322688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monnoyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>