--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -204,559 +204,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Customers' experience of sharing hosting platform services: How to explain their intention to repurchase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Subhan Shahid</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025-2 (20), pp.17-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456722v1</w:t>
+                <w:t xml:space="preserve">hal-05479680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customers' experience of sharing hosting platform services: How to explain their intention to repurchase?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhan Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-2tbe-w35k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479680v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method Authors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">Exploring Bypass Practices on Sharing Platforms: A Typology of Users Who Bypass and Those Who Don't</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Subhan Shahid</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Llosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemany Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-024-05779-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835777v1</w:t>
+                <w:t xml:space="preserve">hal-04685680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Bypass Practices on Sharing Platforms: A Typology of Users Who Bypass and Those Who Don't</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Behaviors and the Use of CSR Sources: Evidence from Firms Located in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alemany Mathieu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-024-05779-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04685680v1</w:t>
+                <w:t xml:space="preserve">hal-04690221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Behaviors and the Use of CSR Sources: Evidence from Firms Located in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualizing decision-making in international business through scenario-based method Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhan Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690221v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types d’innovation et intensité de l’engagement de responsabilité sociale des entreprises (RSE) : Aspects analytiques et empiriques.</w:t>
               </w:r>
@@ -768,64 +768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1043,352 +1043,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parafoveal letter-position coding in reading</w:t>
+                <w:t xml:space="preserve">What’s special about orthographic processing? Further evidence from transposition effects in same-different matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Snell</w:t>
+                <w:t xml:space="preserve">Maria Ktori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (4), pp.589 - 599. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.174702181881144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13421-017-0786-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1747021818811448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795341v1</w:t>
+                <w:t xml:space="preserve">hal-02091337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s special about orthographic processing? Further evidence from transposition effects in same-different matching</w:t>
+                <w:t xml:space="preserve">Integrating Orthographic Information Across Time and Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ktori</w:t>
+                <w:t xml:space="preserve">Joshua Snell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Meeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747021818811448⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (1), pp.32 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091337v1</w:t>
+                <w:t xml:space="preserve">hal-01795343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Orthographic Information Across Time and Space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Parafoveal letter-position coding in reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Snell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martijn Meeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (1), pp.32 - 39. </w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (4), pp.589 - 599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13421-017-0786-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795343v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services collaboratifs : qu’est-ce qui les rend attractifs pour les consommateurs ?</w:t>
               </w:r>
@@ -1615,269 +1615,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the Same Words Differently : The Time Course of Automaticity and Top–Down Intention in Reading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeur perçue des « métaservices » et comportement du consommateur : le cas des alliances aériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristof Strijkers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Vikrant Janawade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.y Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841732v1</w:t>
+                <w:t xml:space="preserve">hal-01841726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue des « métaservices » et comportement du consommateur : le cas des alliances aériennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing ‘meta-services’: customer's perceived value and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikrant Janawade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe J</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service Industries Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (5), pp.275 - 295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02642069.2015.1002480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841726v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ‘meta-services’: customer's perceived value and behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Valeur perçue des « méta-services » et comportement du consommateur : le cas des alliances aériennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikrant Janawade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,190 +1902,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Industries Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795449v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue des « méta-services » et comportement du consommateur : le cas des alliances aériennes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vikrant Janawade</w:t>
+                <w:t xml:space="preserve">Seeing the Same Words Differently : The Time Course of Automaticity and Top–Down Intention in Reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof Strijkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (8), pp.1542-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795466v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic and phonological contributions to reading development:Tracking developmental trajectories using masked priming</w:t>
               </w:r>
@@ -2277,369 +2277,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Systems for Poor Readers: Empirical Data From Six EU Member States</w:t>
+                <w:t xml:space="preserve">Literacy Affects Spoken Language in a Non-Linguistic Task: An ERP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leo Blomert</w:t>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Learning Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0022219410374235⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440410v1</w:t>
+                <w:t xml:space="preserve">hal-01841813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literacy Affects Spoken Language in a Non-Linguistic Task: An ERP Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Literacy affects spoken language in a non-linguistic task: an ERR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841813v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literacy affects spoken language in a non-linguistic task: an ERR study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support Systems for Poor Readers: Empirical Data From Six EU Member States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Perre</w:t>
+                <w:t xml:space="preserve">Leo Blomert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Faisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puolakanaho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Learning Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.228-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022219410374235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440401v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité, sensibilité, spécificité : comparaison de différents tests de lecture</w:t>
               </w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denes Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Csepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Faisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 102 (4), pp.827-842. </w:t>
@@ -3217,286 +3217,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reframing authenticity and co-creation in wine tourism: case of Winalist as a digital wine tourism platform</w:t>
+                <w:t xml:space="preserve">Légitimité et intention entrepreneuriale : cas des étudiants en économie et gestion d’Aix-Marseille Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
+                <w:t xml:space="preserve">Ramzi Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Haller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Schegg</w:t>
+                <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXV International RESER Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Economics – Tor Vergata University of Rome, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446612v1</w:t>
+                <w:t xml:space="preserve">hal-05450528v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité et intention entrepreneuriale : cas des étudiants en économie et gestion d’Aix-Marseille Université</w:t>
+                <w:t xml:space="preserve">Reframing authenticity and co-creation in wine tourism: case of Winalist as a digital wine tourism platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Benamara</w:t>
+                <w:t xml:space="preserve">Coralie Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
+                <w:t xml:space="preserve">Roland Schegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie de l'Entrepreneuriat et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Aix- en- Provence, France</w:t>
+              <w:t xml:space="preserve">XXXV International RESER Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Economics – Tor Vergata University of Rome, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450528v3</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hotel Distribution Channels in Europe: A Typology and a Comparative Analysis by Size, Management, Classification, and Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV International RESER Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VTT, Oct 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3547,51 +3547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Llosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th Annual Reser Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3610,299 +3610,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer's experience of sharing hosting platform services : How to explain their intention to re-buy?</w:t>
+                <w:t xml:space="preserve">J’adore ce jeu, on rejoue ? Modélisation de l’appréciation et l’intention du consommateur dans le domaine ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Degorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Reser Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Algara, Spain</w:t>
+              <w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572071v1</w:t>
+                <w:t xml:space="preserve">hal-03572050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J’adore ce jeu, on rejoue ? Modélisation de l’appréciation et l’intention du consommateur dans le domaine ludique</w:t>
+                <w:t xml:space="preserve">Exploring the sharing consumption economy: insights from the P2P car renting platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Degorre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">31th Annual Reser Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Heilbron, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572050v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the sharing consumption economy: insights from the P2P car renting platforms</w:t>
+                <w:t xml:space="preserve">Customer's experience of sharing hosting platform services : How to explain their intention to re-buy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Annual Reser Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Heilbron, Germany</w:t>
+              <w:t xml:space="preserve">30th Annual Reser Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Algara, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572099v1</w:t>
+                <w:t xml:space="preserve">hal-03572071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer to peer service platforms a new way for service internationalization? Insights from the accommodation sector</w:t>
               </w:r>
@@ -3977,368 +3977,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels profils de clients pour l’offre collaborative d’hébergement touristique en Afrique ?</w:t>
+                <w:t xml:space="preserve">Les plateformes de pair à pair, nouveaux services d’intermédiation du monde numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">? 2éme colloque international "services, tourisme et distribution dans les pays émergeants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">26th Annual Reser Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091426v1</w:t>
+                <w:t xml:space="preserve">hal-02091412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business models of peer-to-peer service platforms: the case of hospitality services in France</w:t>
+                <w:t xml:space="preserve">Quels profils de clients pour l’offre collaborative d’hébergement touristique en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Reser Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gothenborg, Sweden</w:t>
+              <w:t xml:space="preserve">? 2éme colloque international "services, tourisme et distribution dans les pays émergeants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091419v1</w:t>
+                <w:t xml:space="preserve">hal-02091426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes de pair à pair, nouveaux services d’intermédiation du monde numérique</w:t>
+                <w:t xml:space="preserve">Business models of peer-to-peer service platforms: the case of hospitality services in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Léo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Reser Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Gothenborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091412v1</w:t>
+                <w:t xml:space="preserve">hal-02091419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the rigor and relevance of international business research using scenario-based measurement scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas/AFMI 7th conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4471,51 +4471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived Value of “Meta-Services” and consumer behaviour: The case of airline alliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikrant Janawade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,51 +4579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portails Technologiques Collaboratifs (PTC) et création de valeur dans la relation entre deux grandes entreprises françaises et leurs fournisseurs : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5084,51 +5084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Longe Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marianne Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIGREF. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5182,51 +5182,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations client-fournisseurs : créer de la valeur via les systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,51 +5605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves L&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20142-7.p.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemany Mathieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-024-05779-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04690221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Mercuri Chapuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Leo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.0017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0786-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818811448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Meeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000386" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Grainger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy C Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Beyersmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2016.07.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00797" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikrant Janawade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Leo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02642069.2015.1002480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peeters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blomert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Faisca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puolakanaho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219410374235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fluss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331000206X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniek Vaessen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denes Toth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Csepe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.001.0021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Drake" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2001.tb05722.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J4KR1DC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen M" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Deli&#232;ge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fragni&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schegg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05450528v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benamara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03903720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Degorre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Longe Monnoyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marianne Seck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04322688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monnoyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves L&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20142-7.p.0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhan Shahid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2tbe-w35k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Llosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemany Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-024-05779-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04690221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Mercuri Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Leo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09862-1.p.0017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818811448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Snell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Meeter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0786-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chameroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Grainger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy C Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Beyersmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2016.07.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikrant Janawade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Leo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02642069.2015.1002480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00797" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peeters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00274" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blomert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Faisca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puolakanaho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219410374235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fluss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331000206X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniek Vaessen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denes Toth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Csepe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.001.0021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Drake" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2001.tb05722.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J4KR1DC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen M" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Deli&#232;ge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05450528v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benamara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fragni&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schegg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03903720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Degorre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Longe Monnoyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marianne Seck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04322688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Monnoyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>