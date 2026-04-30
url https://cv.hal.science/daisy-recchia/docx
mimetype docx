--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -648,161 +648,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, 14 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638229v1</w:t>
+                <w:t xml:space="preserve">hal-03654393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban foodscape and its relationships with diet and health outcomes</w:t>
               </w:r>
@@ -877,161 +877,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
+                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (4), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654393v1</w:t>
+                <w:t xml:space="preserve">hal-03638229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between long-term adherence to healthy diet and recurrent depressive symptoms in Whitehall II Study</w:t>
               </w:r>
@@ -1302,545 +1302,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273021v1</w:t>
+                <w:t xml:space="preserve">hal-04273040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273040v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891446v1</w:t>
+                <w:t xml:space="preserve">hal-03891423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lidoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891423v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2098,51 +2098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
@@ -2348,51 +2348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t>
@@ -2453,51 +2453,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,321 +2572,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
+                <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, online, France. </w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E61, 2022, Proceedings of the Nutrition Society. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576970v1</w:t>
+                <w:t xml:space="preserve">hal-03681488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Online, France. </w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 81 (OCE2), pp.E61, 2022, Proceedings of the Nutrition Society. </w:t>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681488v1</w:t>
+                <w:t xml:space="preserve">hal-03576970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
@@ -2924,51 +2924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Phoenix, United States. , [poster], 2022</w:t>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3858,51 +3858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77E84609"/>
+    <w:nsid w:val="4AAE2C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4089,51 +4089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daisy-recchia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-7672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271977787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daisy.recchia@inrae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122002701" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Brunner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01964-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04249673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGRO0052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daisy-recchia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-7672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271977787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daisy.recchia@inrae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122002701" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Brunner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01964-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04249673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGRO0052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>