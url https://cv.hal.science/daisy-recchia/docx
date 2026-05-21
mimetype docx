--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,3803 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3752 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daisy Recchia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daisy-recchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0915-7672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">271977787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=VgifqHkAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante en Epidémiologie Nutritionnelle, INRAE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daisy.recchia@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UMR MOISA, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en Epidémiologie Nutritionnelle au sein de l'UMR MOISA à Montpellier.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille sur les relations entre le paysage alimentaire et la durabilité des comportements alimentaires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining household exposure to the food environment: A comparison of measures based on residential area and activity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (8), pp.e0329442. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (1), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, 14 p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban foodscape and its relationships with diet and health outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceedings of the Nutrition Society, 81 (4), pp.272-278. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665122002701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between long-term adherence to healthy diet and recurrent depressive symptoms in Whitehall II Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaria Baghdadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-019-01964-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Somaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lidoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles responsabilités et réponses des systèmes alimentaires dans la crise sanitaire Covid-19 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Innovation, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Somaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Online, France. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 (OCE2), pp.E61, 2022, Proceedings of the Nutrition Society. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Phoenix, United States. , [poster], 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la localisation des commerces alimentaires joue sur les approvisionnements des ménages ? So What Chaire Unesco Alimentation du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 28, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Cirad; Chaire Unesco Alimentation du monde; Institut Agro Montpelier. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès physique et fréquentation des commerces alimentaires dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] So What? 15, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre le paysage alimentaire et la durabilité des comportements alimentaires de la population dans la Métropole de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022AGRO0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04249673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3858,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AAE2C4E"/>
+    <w:nsid w:val="B00E1EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4089,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daisy-recchia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-7672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271977787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daisy.recchia@inrae.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122002701" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Brunner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01964-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04249673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGRO0052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daisy-recchia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0915-7672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271977787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=VgifqHkAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daisy.recchia@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122002701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Brunner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Verdier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-01964-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04249673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AGRO0052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>