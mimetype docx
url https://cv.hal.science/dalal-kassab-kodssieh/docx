--- v0 (2026-04-14)
+++ v1 (2026-06-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dalal Kassab-Kodssieh </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte - Paysagiste - Gestionnaire de Projets (MBA)Docteur en Géographie Urbanisme Aménagement Université Paris 1 Panthéon-Sorbonne (ED de Géographie)  Chercheure rattachée au labo Ahttep ENSA Paris-La Villette     </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Géographie et Aménagement de l'espace, UrbanismeED de Géographie, Université Paris 1 Panthéon-SorbonneChercheure rattachée à l'unité de recherche Ahttep à l'ENSA Paris-La Villette, UMR AUSer 3329 CNRSMembre associée du Centre de Droit Maritime et Océanique (CDMO) à Nantes Université depuis décembre 2024Membre et coordinatrice du réseau « Fabriques des Territoires Prospectifs » FTP, depuis janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFIL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche, créativité, leadership, responsabilité, compétences administratives, planification stratégique et prise de décision.17 ans d’expériences professionnelles dans mes domaines d’expertise - Inscrite à l’Ordre des Ingénieurs et Architectes, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION DOCTORALE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2025 : Doctorat de l’Université Paris 1 Panthéon-Sorbonne, École Doctorale de Géographie 434, Paris Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                 Disciplines : Géographie Urbanisme Aménagement                   Sujet de thèse : La Fabrique des Frontières Mouvantes, Proche et Moyen-Orient, Liban 1915-2025.                 Directeur de thèse : Pr. Dr. Hdr Christian Pédelahore de Loddis 									 Date de soutenance : 18 décembre 2025									                  Labo AHTTEP, École Nationale Supérieure d'Architecture Paris_La Villette, UMR AUSser 3329 CNRS									 « Architecture Histoire Techniques Territoires Patrimoines »                 Unité Mixte de Recherche « Architecture Urbanisme Société : Savoirs Enseignement Recherche »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TITRES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Master en Architecture du Paysage et de l’Environnement, MAPE IBA UL, Université Libanaise, Liban (Rang : 1/15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                  Major de promotion - Mémoire de diplôme reçu avec distinction  (Mémoire : A, 90/100)                                        Thème de recherche : « La pluri-interfacialité paysagère, Mdeirej et Dahr El Baydar, Liban ». 										</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : Master en Gestion des Entreprises - MBA, USEK, Liban  (86/100)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                  Mémoire de diplôme reçu avec distinction « Project Management » (Mémoire : A+ , 95/100)       										</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 : Diplôme d’Études Supérieures Spécialisées en Gestion, DESS, HEC Montréal, Québec, Canada (Rang 2/16 - 3.29/4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2004 : Master en Architecture, USEK, Liban (Bac +6) - (81/100)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                  Major de promotion ; diplôme reçu avec distinction, ( Rang : 1/60)                  Thème de recherche « Art, Musique et Architecture ». (Mémoire : A+)					</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2002 : Licence en Architecture, Université Saint-Esprit de Kaslik, USEK, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIX ACADEMIQUES ET PROFESSIONNELS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 : Bourse de 2 ans attribuée par le Comité de Sélection de HEC Montréal, Québec Canada.2006 : Nominée « Best Architect of the year » à Erga Group Architects & Engineers consultants, Liban.2002 : Reçue le « Prix de Carina Kreidy », un concours universitaire de Projets d’architecture et d’urbanisme, attribué par le comité de l’USEK avec l’approbation des membres du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE RECHERCHE ET D'EXPERTISE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Architecture, Paysage et Environnement, Villes et Territoires, Transition, Développement durable, Limites planétaires, science des milieux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Frontières, fabrique des territoires, géopolitique, sociologie, épistémologie, philosophie, prospective territoriale, approche spatiale des conflits,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Énergies renouvelables, Hydrauliques, Mers et Océans, Espaces fluviaux, littoraux et côtiers, fluides et Ressources en eau, Droit de l’eau,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Europe, Méditerranée, Proche et Moyen-Orient, Asie, Afrique, Amérique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES D'ENSEIGNEMENT ET DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :Chargée de Conférences à l’ENSA Paris-la-Villette (DSA Int. et Séminaires de Recherches), (12h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deux conférences au Diplôme de Spécialisation et d’Approfondissement en architecture et études urbaines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deux conférences au Séminaire « Architecture, fabrique soutenable du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » ENSA PLV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :Enseignement / Chargée de TD à l’UFR de Géographie, Univ. Paris 1 Panthéon Sorbonne, (94h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Séminaires de recherche (Mémoires) à l’ENSA Paris-La-Villette, 3 Groupes, (33h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire thématique, Architecture, fabrique soutenable du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (8h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Recherche, (10h). Suivi et encadrement de travaux de recherche jusqu’au dépôt de Mémoire et Soutenance finale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de mémoire du DSA, groupe de 15 étudiants en Master de recherche, S2, (15 h).Suivi de l’avancement des travaux de recherche pour des étudiants de M1 et M2 jusqu’au dépôt final</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury final, évaluation des travaux de recherche, Mémoires de Post Master au DSA, (6h)avec Prof. Hervé Thomas, Philippe Hilaire, Anne Durand, Christian Pédelahore de Loddis et Jonathan Bruter.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :Enseignement à l’UFR de Géographie, Université Paris 1 Panthéon-Sorbonne (96h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement à l’École Nationale Supérieure d’Architecture de Paris-La-Villette (48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de mémoire MS709-909, deux groupes de 30 étudiants en Master de recherche, S1, (28h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi de l’avancement des travaux de mémoire d’étudiants en Master, DSA et membre du jury final (20h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury final, soutenance des Mémoires de recherche, Post Master, étudiants au DSA Ensa PLV, S2 (9h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRODUCTIONS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à plusieurs colloques internationaux (Oceanext 2024 à Nantes Université, Webinaire 1 et 4 du colloque &amp;quot;Regards croisés sur les cultures de l'eau&amp;quot;, 2025, ...)Participation à plusieurs séminaires, ateliers doctoraux, école d'été à Bordeaux, Master Class, stage en anglais pour la communication scientifique, ...Publication en cours de 3 articles en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">open access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans des revues à comité de lecture.Publication de 2 actes de colloques dans les Editions Rhin et Danube en juin 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASSAB, Dalal ; QIU, Yangzi ; LOUSTALET, Bruno ; ANDRÉ, Amélie ; MAKNI, Inès : « Interfaces Paysagères : Saint-Loubès, une commune mosaïque, hybride et contrastée », École d’été à Bordeaux « Production, pratiques et gestion des environnements périurbain : paradoxes et enjeux pour la recherche urbaine, organisée par le LabEx Futurs urbains en collaboration avec les LabEx IMU, DynamiTe et l’Aurb’a, en juillet 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASSAB, Dalal ; « La Pluri-interfacialité Paysagère de Mdeirej et Dahr El Baydar au Liban ; un espace violé, abandonné en déshérence, une friche », Mémoire de recherche, MAPE IBA UL, Septembre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASSAB, Dalal ; « L’Impact des Panneaux Publicitaires sur le Paysage Libanais », Publication de rapport de groupes avec supervision du Dr. Jihad Farah, au MAPE IBA, Université Libanaise, Liban, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de 3 jours sur la thématique « Paysages, Villes et Territoires » à l’Université François-Rabelais de Tours, France, 2013 avec le Professeur Jean-Louis Yengué et le Professeur émérite Michael Davie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASSAB, Dalal ; « Design and Project Management », Mémoire de diplôme encadré par Dr. Nehmé Azouri, Professeur et doyen de la faculté de Gestion et des Sciences Commerciales, librairie de l’Université Saint-Esprit de Kaslik, USEK, Liban, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASSAB, Dalal ; « Architecture, Musique et Arts », Mémoire de recherche, USEK, Liban, Juillet 2004.Recherche Architecturale et urbaine sur « Le Centre-Ville de Beyrouth », projet de fin d’études, librairie de l’Université Saint-Esprit de Kaslik, USEK, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Études de Réhabilitation Urbaine et des Banlieues au Québec », avec les professeurs André Casault et Léon Télévisian à l’USEK, 2003.« Évolution Historique et Développement Urbain de la Ville de Jounieh au Liban », solutions et stratégies architecturales et urbaines à l’USEK, 2003.« Les Citées Arabes » avec Professeurs Charles Hadifeh et Tony Younan, à l’USEK, Liban, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPETENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation : AutoCAD (2d, 3D), 3D max, Revit (BIM technology), Sketch Up, ArcGIS Pro & Online.Traitement d'images : Adobe Photoshop, Illustrator, Acrobat, PAO sous InDesign, Inkscape et Mind-mapping.Bureautique : Microsoft Office, Open Office, Word, Excel, PowerPoint.Outils de gestion : Zotero, Primavera, Cartes et données, C&D Online articque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Green Building & LEED Professional Accreditation Workshop, Amideast, Liban, 2010.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:sectPr><w:footerReference w:type="default" r:id="rId8"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dalal Kassab-Kodssieh </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte - Paysagiste - Gestionnaire de Projets (MBA)Docteur en Géographie Urbanisme Aménagement Université Paris 1 Panthéon-Sorbonne (ED de Géographie)  Chercheure rattachée au labo Ahttep ENSA Paris-La Villette     </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Géographie Urbanisme Aménagement de l'Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheure rattachée à l'unité de recherche Ahttep à l'ENSA Paris-La Villette, UMR AUSer 3329 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associée du Centre de Droit Maritime et Océanique (CDMO) à Nantes Université depuis décembre 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre et coordinatrice du réseau « Fabriques des Territoires Prospectifs » FTP, depuis janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFIL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche, créativité, leadership, responsabilité, compétences administratives, planification stratégique et prise de décision.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17 ans d’expériences professionnelles dans mes domaines d’expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inscrite à l’Ordre des Ingénieurs et Architectes (OIA) depuis l'année 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION DOCTORALE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2025 : Doctorat de l’Université Paris 1 Panthéon-Sorbonne, École Doctorale de Géographie EDGP 434, Paris Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                 Discipline : Géographie       « Espaces, Territoires, Aménagement »									 Spécialité : Géographie Urbanisme Aménagement  (CNU 23 et 24)                 Sujet de thèse : La Fabrique des Frontières Mouvantes, Proche et Moyen-Orient, Liban 1915-2025.                 Directeur de thèse : Pr. Dr. Hdr Christian Pédelahore de Loddis 									 Date de soutenance : 18 décembre 2025									 « Géographie physique, humaine, culturelle, économique et régionale »									                  Labo AHTTEP, École Nationale Supérieure d'Architecture Paris_La Villette, UMR AUSser 3329 CNRS									 « Architecture Histoire Techniques Territoires Patrimoines »                 Unité Mixte de Recherche « Architecture Urbanisme Société : Savoirs Enseignement Recherche »									 Page personnelle : https://www.ahttep-architecture-histoire.fr/_Kassab-Kodssieh-Dalal_.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TITRES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Master en Architecture du Paysage et de l’Environnement, MAPE IBA UL, Université Libanaise, Liban (Rang : 1/15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                  Major de promotion - Mémoire de diplôme reçu avec distinction  (Mémoire : A, 90/100)                                        Thème de recherche : « La pluri-interfacialité paysagère, Mdeirej et Dahr El Baydar, Liban ». 										</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : Master en Gestion des Entreprises - MBA, USEK, Liban  (86/100)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                  Mémoire de diplôme reçu avec distinction « Project Management » (Mémoire : A+ , 95/100)       										</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 : Diplôme d’Études Supérieures Spécialisées en Gestion, DESS, HEC Montréal, Québec, Canada (Rang 2/16 - 3.29/4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2004 : Master en Architecture, USEK, Liban (Bac +6) - (81/100)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">                  Major de promotion ; diplôme reçu avec distinction, ( Rang : 1/60)                  Thème de recherche « Art, Musique et Architecture ». (Mémoire : A+)					</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2002 : Licence en Architecture, Université Saint-Esprit de Kaslik, USEK, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équivalences de diplômes : au Centre International d’Études Pédagogiques (CIEP) en France et au *World Education Services *(WES), Canada. Lien_Verified International Academic Qualifications_WES Badges</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIX ACADEMIQUES ET PROFESSIONNELS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 : Bourse de 2 ans attribuée par le Comité de Sélection de HEC Montréal, Québec Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 : Nominée « *Best Architect of the year  » à Erga Group Architects & Engineers consultants, Liban.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 : Reçue le « Prix de Carina Kreidy », un concours universitaire de Projets d’architecture et d’urbanisme, attribué par le comité de l’USEK avec l’approbation des membres du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPERIENCES D'ENSEIGNEMENT ET DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement à l’UFR de Géographie, Université Paris 1 Panthéon-Sorbonne (96h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement à l’École Nationale Supérieure d’Architecture de Paris-La-Villette (48h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de recherche et encadrement de mémoires MS709-909, deux groupes de 30 étudiants en Master de recherche, S1, (28h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi et encadrement des travaux de mémoire d’étudiants en Master, DSA et membre du jury final (20h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury final, soutenance des Mémoires de recherche, Post Master, étudiants au DSA Ensa PLV, S2 (9h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement / Chargée de TD à l’UFR de Géographie, Univ. Paris 1 Panthéon Sorbonne, (94h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Séminaires de recherche et encadrement de Mémoires à l’ENSA Paris-La-Villette, 3 Groupes, (33h).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire thématique, Architecture, fabrique soutenable du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSTM (8h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire Recherche, 15 étudiants en Master au DSA. Suivi et encadrement de travaux de recherche jusqu’au dépôt de Mémoire et Soutenance finale (10h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de mémoire au DSA, groupe de 15 étudiants en Master de recherche, M1 et M2, S2, (15 h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury final, Soutenance des Mémoires de recherche, Post Master étudiants au DSA Ensa PLV, S2 (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Conférences à l’ENSA Paris-la-Villette (DSA Int. et Séminaires de Recherches), (12h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deux conférences au Diplôme de Spécialisation et d’Approfondissement en architecture et études urbaines, DSA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deux conférences au Séminaire « Architecture, fabrique soutenable du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> » ENSA PLV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRODUCTIONS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à plusieurs colloques internationaux (Oceanext 2024 à Nantes Université, Webinaire 1 et 4 du colloque « Regards croisés sur les cultures de l'eau », 2025, ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à plusieurs séminaires, ateliers doctoraux, école d'été à Bordeaux, Master Class, stage en anglais pour la communication scientifique, ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication en cours de 3 articles en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">open access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans des revues à comité de lecture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication de 2 actes de colloques « Regards croisés sur les cultures de l'eau » dans les Editions Rhin et Danube en juin 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diffusion en ligne sous forme de Vidéo de ma participation à un séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> international &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Border complexities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot; sous le thème « Frontières et spatialités entre réalités et imaginaires » qui s’est tenu le 2 et 3 juin 2022 à l’Université de Lorraine, site de Metz (Vidéothèque de l'université).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASSAB, Dalal ; QIU, Yangzi ; LOUSTALET, Bruno ; ANDRÉ, Amélie ; MAKNI, Inès : « Interfaces Paysagères : Saint-Loubès, une commune mosaïque, hybride et contrastée », École d’été à Bordeaux « Production, pratiques et gestion des environnements périurbain : paradoxes et enjeux pour la recherche urbaine, organisée par le LabEx Futurs urbains en collaboration avec les LabEx IMU, DynamiTe et l’Aurb’a, en juillet 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASSAB, Dalal ; « La Pluri-interfacialité Paysagère de Mdeirej et Dahr El Baydar au Liban ; un espace violé, abandonné en déshérence, une friche », Mémoire de recherche, MAPE IBA UL, Septembre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASSAB, Dalal ; « L’Impact des Panneaux Publicitaires sur le Paysage Libanais », Publication de rapport de groupes avec supervision du Dr. Jihad Farah, au MAPE IBA, Université Libanaise, Liban, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de 3 jours sur la thématique « Paysages, Villes et Territoires » à l’Université François-Rabelais de Tours, France, 2013 avec le Professeur Jean-Louis Yengué et le Professeur émérite Michael Davie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASSAB, Dalal ; « Design and Project Management », Mémoire de diplôme encadré par Dr. Nehmé Azouri, Professeur et doyen de la faculté de Gestion et des Sciences Commerciales, librairie de l’Université Saint-Esprit de Kaslik, USEK, Liban, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KASSAB, Dalal ; « Architecture, Musique et Arts », Mémoire de recherche, USEK, Liban, Juillet 2004.Recherche Architecturale et urbaine sur « Le Centre-Ville de Beyrouth », projet de fin d’études, librairie de l’Université Saint-Esprit de Kaslik, USEK, 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Études de Réhabilitation Urbaine et des Banlieues au Québec », avec les professeurs André Casault et Léon Télévisian à l’USEK, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Évolution Historique et Développement Urbain de la Ville de Jounieh au Liban », solutions et stratégies architecturales et urbaines à l’USEK, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les Citées Arabes » avec Professeurs Charles Hadifeh et Tony Younan, à l’USEK, Liban, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPETENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation : AutoCAD (2d, 3D), 3D max, Revit (BIM technology), Sketch Up, ArcGIS Pro & Online.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement d'images : Adobe Photoshop, Illustrator, Acrobat, PAO sous InDesign, Inkscape et Mind-mapping.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureautique : Microsoft Office, Open Office, Word, Excel, PowerPoint.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Outils de gestion : Zotero, Primavera, Cartes et données, C&D Online articque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Building & LEED Professional Accreditation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amideast, Liban, 2010.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:sectPr><w:footerReference w:type="default" r:id="rId8"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="633202FB"/>
+    <w:nsid w:val="E7E15104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B49DB23"/>
+    <w:nsid w:val="2A467154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60D5CDD0"/>
+    <w:nsid w:val="01EB1AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B088B45A"/>
+    <w:nsid w:val="CE6DC75D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>