--- v0 (2026-03-28)
+++ v1 (2026-04-19)
@@ -377,196 +377,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reciprocal Influences Between Proof Theory and Logic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.75-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13347-019-00370-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The undecidability of proof search when equality is a logical connective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-021-09764-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10472-021-09764-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03457312v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02368867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions-as-constructors higher-order unification: extended pattern unification</w:t>
               </w:r>
@@ -637,196 +637,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanized metatheory revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proof theory for model checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63 (3), pp.625-665. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10817-018-9483-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.857-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-018-9475-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884210v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01814006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanized metatheory revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63 (4), pp.857-885. </w:t>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.625-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-018-9475-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-018-9483-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814006v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Framework for Proof Evidence</w:t>
               </w:r>
@@ -910,1206 +910,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preserving differential privacy under finite-precision semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proof Certificates for Equality Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 323, pp.93 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multi-Focused Proof System Isomorphic to Expansion Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hetzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abella: A System for Reasoning about Relational Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopalan Nadathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Formalized Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: User Tutorials 2, 7 (2), pp.1-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.1972-5787/4650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kripke Semantics and Proof Systems for Combining Intuitionistic Logic and Classical Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuck Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (2), pp.86-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apal.2012.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A formal framework for specifying sequent calculus proof systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Pimentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, pp.98-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Dale Miller</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two-level logic approach to reasoning about computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopalan Nadathur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2), pp.241-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-011-9218-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Andrew Gacek</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominal Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gacek Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopalan Nadathur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Formalized Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 209 (1), pp.48-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kripke Semantics and Proof Systems for Combining Intuitionistic Logic and Classical Logic</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Focused Approach to Combining Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuck Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 164 (2), pp.86-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apal.2012.09.005⟩</w:t>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apal.2011.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...170 lines deleted...]
-                <w:t xml:space="preserve">Gopalan Nadathur</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework for proof systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigam Vivek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 49 (2), pp.241-273. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 45 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gopalan Nadathur</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof Search Specifications of the pi-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiu Alwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 209 (1), pp.48-73</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dale Miller</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof and Refutation in MALL as a game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apal.2011.01.012⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 161 (5), pp.654-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apal.2009.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...142 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Saurin</w:t>
-[...52 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00527922v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00772562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing and Polarization in Linear, Intuitionistic, and Classical Logics</w:t>
               </w:r>
@@ -2385,57 +2385,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A system of inference based on proof search: an extended abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LICS 2023 - 38th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS56636.2023.10175827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169014v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A positive perspective on term representation: Extended paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jui-Hsuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSL 2023 - Computer Science Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843587v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formal Reasoning using Distributed Assertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Al Wardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2450,217 +2610,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FroCoS 2023 - 14th International Symposium on Frontiers of Combining Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167922v2</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-03843587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed and Trusted Web of Formal Proofs</w:t>
               </w:r>
@@ -2813,369 +2813,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Proof-Theoretic Approach to Certifying Skolemization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Manighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPP 2019 - 8th ACM SIGPLAN International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Cascais, Portugal. pp.78-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3293880.3294094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Property-Based Testing via Proof Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Momigliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3354166.3354170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3354166.3354170⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02368931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional programming with $λ$-tree syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3354166.3354177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional programming with λ$-tree$ syntax: a progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...157 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3226,51 +3226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation-as-deduction in Abella: work in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property-Based Testing via Proof Reconstruction Work-in-progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,390 +3613,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Translating Between Implicit and Explicit Versions of Proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CADE 26 - 26th International Conference on Automated Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Separating Functional Computation from Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th EACSL Annual Conference on Computer Science Logic (CSL 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.23:1--23:17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Dale Miller</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A focused framework for emulating modal proof systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CADE 26 - 26th International Conference on Automated Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">11th conference on "Advances in Modal Logic"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.469-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions-as-constructors Higher-order Unification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomer Libal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Formal Structures for Computation and Deduction (FSCD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delia Kesner and Brigitte Pientka, Jun 2016, Porto, Portugal. pp.1 - 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2016.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2016.26⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01379683v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01379624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Subexponentials, Synthetic Connectives, and Multi-level Delimited Control</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining the meaning of TPTP formatted proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomer Libal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof Outlines as Proof Certificates: A System Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4332,51 +4332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for proof certificates in finite state exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4622,77 +4622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving differential privacy under finite-precision semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QAPL - 11th International Workshop on Quantitative Aspects of Programming Languages and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.1-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5007,77 +5007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-local method for robustness analysis of floating point programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QAPL - Tenth Workshop on Quantitative Aspects of Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.63-76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5620,51 +5620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic specifications in linear logic with subexponentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam Vivek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5702,51 +5702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Sequent Proofs via Multi-Focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv C. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,51 +5888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Proofs to Focused Proofs: A Modular Proof of Focalization in Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5985,243 +5985,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A game semantics for proof search, preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twenty-first Conference on the Mathematical Foundations of Programming Semantics - MFPS XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Birmingham, United Kingdom. pp.543-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collection analysis for Horn clause programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ACM SIGPLAN Conference on Principles and Practice of Declarative Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00167225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Congruence Format for Name-passing Calculi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Structural Operational Semantics (SOS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lisboa, Portugal. pp.169-189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6537,376 +6537,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proceedings 8th Workshop on Fixed Points in Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Ésik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science, 77, pp.61, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CPP 2012: Second International Conference on Certified Programs and Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawblitzel Chris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 7679, pp.1-305, 2012, lncs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Reasoning: 6th International Joint Conference, IJCAR 2012, Manchester, UK, June 2012, Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gramlich Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sattler Uli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 7364, pp.1-568, 2012, Lecture Notes in Artificial Intelligence, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3⟩</w:t>
+                <w:t xml:space="preserve">hal-00776254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programming with Higher-Order Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadathur Gopalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, pp.320, 2012, 9780521879408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9781139021326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776197v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-00776273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6924,51 +6924,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Trust and Proof: An experimental framework for heterogeneous verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Al Wardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7221,51 +7221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributing and trusting proof checking: a preliminary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Al Wardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,51 +7720,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPC-Coq: Using ELPI to elaborate external proof evidence into Coq proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Manighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,51 +8139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Momigliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pimentel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Volpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2022.103091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03411144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068421000533" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09764-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13347-019-00370-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Libal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09774-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9483-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Heath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9475-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Renaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9380-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2016.06.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hetzl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gacek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalan Nadathur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/4650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Liang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.09.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8W2GSXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9218-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gacek Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2011.01.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiu Alwen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5NBLCBT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Vivek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Gantait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.26" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04167922v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Al Wardani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169014v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03843587v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsuan Wu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36987-3_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manighetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Blanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354170" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294094" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806129v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.186.4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cimini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780774v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.117.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2012.183" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665995v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.85.5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Snow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Rondogiannis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czarnecki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chuck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv C. Chaudhuri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74915-8_31" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GM6GJV8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167225v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ziegler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009561280" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henzinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2603088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawblitzel Chris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gramlich Bernhard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattler Uli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadathur Gopalan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139021326" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n &#201;sik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.77" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66673-5_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909741v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03579451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danko Ilik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Nigam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Felty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Momigliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pimentel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Volpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2022.103091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03411144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068421000533" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13347-019-00370-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09764-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Libal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09774-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Heath" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9475-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9483-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Renaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9380-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2016.06.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hetzl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gacek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalan Nadathur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/4650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Liang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.09.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8W2GSXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9218-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gacek Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2011.01.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Vivek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiu Alwen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5NBLCBT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Gantait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.26" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169014v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175827" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03843587v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsuan Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04167922v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Al Wardani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36987-3_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manighetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294094" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Blanco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354170" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806129v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379624v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.186.4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cimini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780774v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.117.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2012.183" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665995v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.85.5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Snow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Rondogiannis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czarnecki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chuck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv C. Chaudhuri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74915-8_31" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GM6GJV8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ziegler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009561280" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henzinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2603088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n &#201;sik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.77" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawblitzel Chris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gramlich Bernhard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattler Uli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776197v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadathur Gopalan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139021326" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66673-5_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909741v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03579451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danko Ilik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Nigam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Felty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>