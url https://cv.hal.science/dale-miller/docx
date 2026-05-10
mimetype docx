--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -377,456 +377,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The undecidability of proof search when equality is a logical connective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-021-09764-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reciprocal Influences Between Proof Theory and Logic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34, pp.75-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13347-019-00370-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Viel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functions-as-constructors higher-order unification: extended pattern unification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomer Libal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-021-09764-0⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-021-09774-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proof theory for model checking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanized metatheory revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63 (4), pp.857-885. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.625-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-018-9483-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proof theory for model checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63 (3), pp.625-665. </w:t>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.857-885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-018-9483-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-018-9475-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884210v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Framework for Proof Evidence</w:t>
               </w:r>
@@ -910,213 +910,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proof Certificates for Equality Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 323, pp.93 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2016.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preserving differential privacy under finite-precision semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390927v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01390919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Focused Proof System Isomorphic to Expansion Proofs</w:t>
               </w:r>
@@ -1809,307 +1809,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proof and Refutation in MALL as a game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (5), pp.654-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apal.2009.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof Search Specifications of the pi-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiu Alwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A framework for proof systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam Vivek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772562v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-00527922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing and Polarization in Linear, Intuitionistic, and Classical Logics</w:t>
               </w:r>
@@ -2385,282 +2385,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formal Reasoning using Distributed Assertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Al Wardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FroCoS 2023 - 14th International Symposium on Frontiers of Combining Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague (Czech Republic), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167922v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A system of inference based on proof search: an extended abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LICS 2023 - 38th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LICS56636.2023.10175827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A positive perspective on term representation: Extended paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jui-Hsuan Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSL 2023 - Computer Science Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843587v2</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04167922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed and Trusted Web of Formal Proofs</w:t>
               </w:r>
@@ -2813,50 +2813,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Property-Based Testing via Proof Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Momigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3354166.3354170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional programming with $λ$-tree syntax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PPDP 2019 - 21st International Symposium on Principles and Practice of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3354166.3354177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Proof-Theoretic Approach to Certifying Skolemization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2868,314 +3076,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPP 2019 - 8th ACM SIGPLAN International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Cascais, Portugal. pp.78-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3293880.3294094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional programming with λ$-tree$ syntax: a progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...157 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3226,51 +3226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation-as-deduction in Abella: work in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property-Based Testing via Proof Reconstruction Work-in-progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,57 +3613,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Separating Functional Computation from Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th EACSL Annual Conference on Computer Science Logic (CSL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.23:1--23:17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Translating Between Implicit and Explicit Versions of Proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,155 +3760,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADE 26 - 26th International Conference on Automated Deduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Gérard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functions-as-constructors Higher-order Unification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomer Libal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EACSL Annual Conference on Computer Science Logic (CSL 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Formal Structures for Computation and Deduction (FSCD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delia Kesner and Brigitte Pientka, Jun 2016, Porto, Portugal. pp.1 - 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2016.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A focused framework for emulating modal proof systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3855,416 +3946,325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th conference on "Advances in Modal Logic"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.469-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining the meaning of TPTP formatted proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomer Libal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Formal Structures for Computation and Deduction (FSCD 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Workshop on the Implementation of Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof Outlines as Proof Certificates: A System Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Workshop on Focusing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Subexponentials, Synthetic Connectives, and Multi-level Delimited Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuck Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPAR 20 - International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp.297-312, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-48899-7_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239753v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-01238436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focused labeled proof systems for modal logic</w:t>
               </w:r>
@@ -4332,51 +4332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for proof certificates in finite state exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4521,50 +4521,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preserving differential privacy under finite-precision semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QAPL - 11th International Workshop on Quantitative Aspects of Programming Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.117.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780774v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Checking foundational proof certificates for first-order logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Chihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PxTP - Proof Exchange for Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lake Placid, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Foundational proof certificates in first-order logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4586,256 +4785,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADE - 24th International Conference on Automated Deduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lake Placid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906485v1</w:t>
-              </w:r>
-[...197 lines deleted...]
-                <w:t xml:space="preserve">hal-00906486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying Classical and Intuitionistic Logics for Computational Control</w:t>
               </w:r>
@@ -5007,77 +5007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-local method for robustness analysis of floating point programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QAPL - Tenth Workshop on Quantitative Aspects of Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.63-76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5620,51 +5620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic specifications in linear logic with subexponentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam Vivek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5702,51 +5702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Sequent Proofs via Multi-Focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv C. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,51 +5888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Proofs to Focused Proofs: A Modular Proof of Focalization in Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5985,243 +5985,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collection analysis for Horn clause programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International ACM SIGPLAN Conference on Principles and Practice of Declarative Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00167225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A game semantics for proof search, preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-first Conference on the Mathematical Foundations of Programming Semantics - MFPS XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Birmingham, United Kingdom. pp.543-563, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.072⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00527881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Congruence Format for Name-passing Calculi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Structural Operational Semantics (SOS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lisboa, Portugal. pp.169-189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6537,376 +6537,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automated Reasoning: 6th International Joint Conference, IJCAR 2012, Manchester, UK, June 2012, Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramlich Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sattler Uli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 7364, pp.1-568, 2012, Lecture Notes in Artificial Intelligence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CPP 2012: Second International Conference on Certified Programs and Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawblitzel Chris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 7679, pp.1-305, 2012, lncs, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35308-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programming with Higher-Order Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadathur Gopalan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, pp.320, 2012, 9780521879408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9781139021326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proceedings 8th Workshop on Fixed Points in Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Ésik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science, 77, pp.61, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776273v1</w:t>
-              </w:r>
-[...263 lines deleted...]
-                <w:t xml:space="preserve">hal-00776197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6924,51 +6924,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Trust and Proof: An experimental framework for heterogeneous verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Al Wardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7221,51 +7221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributing and trusting proof checking: a preliminary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Al Wardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,51 +7720,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPC-Coq: Using ELPI to elaborate external proof evidence into Coq proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Manighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,51 +8139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Momigliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pimentel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Volpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2022.103091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03411144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068421000533" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13347-019-00370-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09764-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Libal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09774-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Heath" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9475-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9483-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Renaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9380-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2016.06.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hetzl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gacek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalan Nadathur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/4650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Liang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.09.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8W2GSXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9218-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gacek Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2011.01.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Vivek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiu Alwen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5NBLCBT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Gantait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.26" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169014v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175827" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03843587v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsuan Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04167922v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Al Wardani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36987-3_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manighetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294094" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Blanco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354170" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806129v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379624v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.186.4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cimini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780774v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.117.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2012.183" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665995v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.85.5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Snow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Rondogiannis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czarnecki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chuck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv C. Chaudhuri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74915-8_31" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GM6GJV8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ziegler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009561280" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henzinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2603088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n &#201;sik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.77" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawblitzel Chris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gramlich Bernhard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattler Uli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776197v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadathur Gopalan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139021326" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66673-5_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909741v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03579451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danko Ilik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Nigam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Felty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Momigliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03792129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Pimentel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Volpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2022.103091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03411144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068421000533" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Viel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09764-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13347-019-00370-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Libal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09774-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9483-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Heath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9475-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Renaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9380-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2016.06.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hetzl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gacek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalan Nadathur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1972-5787/4650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Liang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.09.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8W2GSXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-011-9218-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gacek Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2011.01.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5NBLCBT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiu Alwen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Vivek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunava Gantait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.26" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04167922v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Al Wardani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04169014v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03843587v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsuan Wu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36987-3_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manighetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Blanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354170" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3354166.3354177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294094" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806129v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645016v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.186.4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cimini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780774v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.117.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2012.183" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665995v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.85.5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Snow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Rondogiannis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czarnecki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chuck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv C. Chaudhuri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74915-8_31" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GM6GJV8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167225v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ziegler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009561280" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087515v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henzinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2603088" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gramlich Bernhard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattler Uli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawblitzel Chris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35308-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadathur Gopalan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139021326" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n &#201;sik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.77" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66673-5_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909741v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03579451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457379v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danko Ilik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Nigam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Felty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>