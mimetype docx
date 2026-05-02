--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1010,278 +1010,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we learn to manage stress? A randomized controlled trial carried out on university students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200997⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.743-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232513v1</w:t>
+                <w:t xml:space="preserve">hal-02332786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we learn to manage stress? A randomized controlled trial carried out on university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sbeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (3), pp.743-751. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0200997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332786v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet-Based Stress Management Intervention: Feasibility Study</w:t>
               </w:r>
@@ -2232,51 +2232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88976-593-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maz&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sbeira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charrouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Eurecas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04666621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5542/2017.01.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.06.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04683227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88976-593-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maz&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sbeira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charrouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Eurecas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04666621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200997" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5542/2017.01.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.06.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04683227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA100024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>