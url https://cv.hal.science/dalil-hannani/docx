--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -100,1597 +100,1597 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OligoDOMTM: a T-cell response-enhancing platform applied to cancer immunotherapy</w:t>
+                <w:t xml:space="preserve">Pre-existing anti-vector immunity to adenovirus-inspired VLP vaccines shows an adjuvant-dependent antagonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith del Campo</w:t>
+                <w:t xml:space="preserve">Salomé Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Valsesia</w:t>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Nikly</w:t>
+                <w:t xml:space="preserve">Sebastian Dergan-Dylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Ruiu</w:t>
+                <w:t xml:space="preserve">Emilie Vassal-Stermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Iacoviello</w:t>
+                <w:t xml:space="preserve">Isabelle Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1549112. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1549112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines13030238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406114v1</w:t>
+                <w:t xml:space="preserve">hal-04970602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-existing anti-vector immunity to adenovirus-inspired VLP vaccines shows an adjuvant-dependent antagonism</w:t>
+                <w:t xml:space="preserve">OligoDOMTM: a T-cell response-enhancing platform applied to cancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Gallet</w:t>
+                <w:t xml:space="preserve">Judith del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">Séverine Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Dergan-Dylon</w:t>
+                <w:t xml:space="preserve">Elsa Nikly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vassal-Stermann</w:t>
+                <w:t xml:space="preserve">Roberto Ruiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bally</w:t>
+                <w:t xml:space="preserve">Antonella Iacoviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (3), pp.238. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1549112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines13030238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1549112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970602v1</w:t>
+                <w:t xml:space="preserve">hal-05406114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Biodistribution of Fluorescent Outer-Membrane Vesicles from the Intestine to Distant Organs via the Blood in Mice</w:t>
+                <w:t xml:space="preserve">An ethically guided preclinical device for phenotyping H2 production in laboratory rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Schaack</w:t>
+                <w:t xml:space="preserve">Victor Pascal-Moussellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Mercier</w:t>
+                <w:t xml:space="preserve">Emilie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Katby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vollaire</w:t>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25031821⟩</w:t>
+              <w:t xml:space="preserve">Animal Model Exp Med / Animal models and experimental medicine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.553-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ame2.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467803v1</w:t>
+                <w:t xml:space="preserve">hal-04634474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ethically guided preclinical device for phenotyping H2 production in laboratory rodents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid Biodistribution of Fluorescent Outer-Membrane Vesicles from the Intestine to Distant Organs via the Blood in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boucher</w:t>
+                <w:t xml:space="preserve">Béatrice Schaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+                <w:t xml:space="preserve">Corinne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+                <w:t xml:space="preserve">Maya Katby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐alain Barraud</w:t>
+                <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Model Exp Med / Animal models and experimental medicine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (4), pp.553-561. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.1821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ame2.12460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25031821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634474v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of the immune system by a tumor antigen-bearing adenovirus-inspired VLP allows control of melanoma growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inulin prebiotic reinforces host cancer immunosurveillance via ɣδ T cell activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boucher</w:t>
+                <w:t xml:space="preserve">Caroline Plazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Laurin</w:t>
+                <w:t xml:space="preserve">Mathias L Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Manches</w:t>
+                <w:t xml:space="preserve">Antonia Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Aspord</w:t>
+                <w:t xml:space="preserve">Irène Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, pp.76-89. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp 1104224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2022.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1104224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969612v1</w:t>
+                <w:t xml:space="preserve">hal-04075792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging a powerful allogeneic dendritic cell line towards neoantigen-based cancer vaccines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Inulin Prebiotic Protects against Lethal Pseudomonas aeruginosa Acute Infection via γδ T Cell Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Plumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/genesandcancer.229⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15133037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297113v1</w:t>
+                <w:t xml:space="preserve">hal-04297026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Plasmacytoid Dendritic Cell-Based Vaccine in Combination with Anti-PD-1 Expands the Tumor-Specific CD8+ T Cells of Lung Cancer Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Leveraging a powerful allogeneic dendritic cell line towards neoantigen-based cancer vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Laurin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Caulier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Chaperot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Plumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24031897⟩</w:t>
+              <w:t xml:space="preserve">Genes and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/genesandcancer.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297039v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inulin Prebiotic Protects against Lethal Pseudomonas aeruginosa Acute Infection via γδ T Cell Activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Stimulation of the immune system by a tumor antigen-bearing adenovirus-inspired VLP allows control of melanoma growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Toussaint</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Manches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15133037⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.76-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2022.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297026v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inulin prebiotic reinforces host cancer immunosurveillance via ɣδ T cell activation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonia Suau</w:t>
+                <w:t xml:space="preserve">A New Plasmacytoid Dendritic Cell-Based Vaccine in Combination with Anti-PD-1 Expands the Tumor-Specific CD8+ T Cells of Lung Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Mangin</w:t>
+                <w:t xml:space="preserve">Benjamin Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp 1104224. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.1897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1104224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24031897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075792v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota-derived extracellular vesicles detected in human blood from healthy donors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Schaack</w:t>
+                <w:t xml:space="preserve">Immune Checkpoint Inhibitor Rechallenge and Resumption: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hindré</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Gobbini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232213787⟩</w:t>
+              <w:t xml:space="preserve">Current Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.1095-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11912-022-01241-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893521v1</w:t>
+                <w:t xml:space="preserve">hal-04297067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation of potent SARS-CoV-2 neutralizing antibody responses through immunization with a versatile adenovirus-inspired multimerization platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota-derived extracellular vesicles detected in human blood from healthy donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Schaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hindré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Chevillard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nyamekye Quansah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bally</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2022.02.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03756697v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Checkpoint Inhibitor Rechallenge and Resumption: a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elicitation of potent SARS-CoV-2 neutralizing antibody responses through immunization with a versatile adenovirus-inspired multimerization platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (9), pp.1095-1106. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.1913-1925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11912-022-01241-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2022.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297067v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a predictive metabolic signature of response to immune checkpoint inhibitors in non-small cell lung cancer: METABO-ICI clinical study protocol</w:t>
               </w:r>
@@ -1702,64 +1702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Giaj Levra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What We Know So Far about the Metabolite-Mediated Microbiota-Intestinal Immunity Dialogue and How to Hear the Sound of This Crosstalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caffaratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Plazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,64 +2091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative plasmacytoid dendritic cell line-based cancer vaccine primes and expands antitumor T-cells in melanoma patients in a first-in-human trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaperot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Bruder Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,77 +2212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the human type-3 adenoviral dodecahedron as a vector to target acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Stofleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2372,77 +2372,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64, pp.103688. </w:t>
@@ -2506,77 +2506,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Manches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (1), pp.312. </w:t>
@@ -2627,90 +2627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro PUVA treatment triggers calreticulin exposition and HMGB1 release by dying T lymphocytes in GVHD: New insights in extracorporeal photopheresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Plumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Apheresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.450-460. </w:t>
@@ -2742,1618 +2742,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Immunotherapies with Standard Therapies in the Treatment of Cancer</w:t>
+                <w:t xml:space="preserve">Poly-functional and long-lasting anticancer immune response elicited by a safe attenuated Pseudomonas aeruginosa vector for antigens delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M Pitt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Xavier Chauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vétizou</w:t>
+                <w:t xml:space="preserve">Sophia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Zitvogel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Immunobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.569-580. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Oncolytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.16033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-374279-7.17024-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mto.2016.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047404v1</w:t>
+                <w:t xml:space="preserve">hal-01571680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly-functional and long-lasting anticancer immune response elicited by a safe attenuated Pseudomonas aeruginosa vector for antigens delivery</w:t>
+                <w:t xml:space="preserve">Combining Immunotherapies with Standard Therapies in the Treatment of Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chauchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jonathan M Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Djebali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Laurin</w:t>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Polack</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Zitvogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Oncolytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.16033. </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Immunobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.569-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mto.2016.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-374279-7.17024-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571680v1</w:t>
+                <w:t xml:space="preserve">hal-02047404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade: obligatory contribution of IL-2 receptors and negative prognostic impact of soluble CD25</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Extracorporeal Photopheresis: Tolerogenic or Immunogenic Cell Death? Beyond Current Dogma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cr.2015.3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047405v1</w:t>
+                <w:t xml:space="preserve">hal-02047402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal Photopheresis: Tolerogenic or Immunogenic Cell Death? Beyond Current Dogma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade: obligatory contribution of IL-2 receptors and negative prognostic impact of soluble CD25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Enot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rusakiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.208-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2015.00349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cr.2015.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047402v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cell–autonomous contribution of type I interferon signaling to the efficacy of chemotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of humoral immune responses to the antitumor effects mediated by anthracyclines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Sistigu</w:t>
+                <w:t xml:space="preserve">C. Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+                <w:t xml:space="preserve">T Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Vacchelli</w:t>
+                <w:t xml:space="preserve">V Colin-Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kariman Chaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Enot</w:t>
+                <w:t xml:space="preserve">M Vetizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (11), pp.1301-1309. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.50-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nm.3708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2013.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047408v1</w:t>
+                <w:t xml:space="preserve">hal-02047412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of humoral immune responses to the antitumor effects mediated by anthracyclines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CCL2/CCR2-Dependent Recruitment of Functional Antigen-Presenting Cells into Tumors upon Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Locher</w:t>
+                <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Yamazaki</w:t>
+                <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Colin-Minard</w:t>
+                <w:t xml:space="preserve">Sandy Adjemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vetizou</w:t>
+                <w:t xml:space="preserve">Heng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2013.60⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (2), pp.436-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-13-1265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047412v1</w:t>
+                <w:t xml:space="preserve">hal-02047410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL2/CCR2-Dependent Recruitment of Functional Antigen-Presenting Cells into Tumors upon Chemotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer cell–autonomous contribution of type I interferon signaling to the efficacy of chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
+                <w:t xml:space="preserve">Antonella Sistigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Adjemian</w:t>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Yang</w:t>
+                <w:t xml:space="preserve">Erika Vacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
+                <w:t xml:space="preserve">Kariman Chaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Enot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74 (2), pp.436-445. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (11), pp.1301-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-13-1265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nm.3708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047410v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Death-Associated Molecular Patterns As Determinants of Cancer Immunogenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defective immunogenic cell death of HMGB1-deficient tumors: compensatory therapy with TLR4 agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vichnou Poirier-Colame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ladoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Locher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.5133⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2013.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047417v1</w:t>
+                <w:t xml:space="preserve">hal-02047406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective immunogenic cell death of HMGB1-deficient tumors: compensatory therapy with TLR4 agonists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cell-Death-Associated Molecular Patterns As Determinants of Cancer Immunogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ladoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (1), pp.69-78. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (7), pp.1098-1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cdd.2013.72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047406v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Anticancer Chemotherapy-Induced Intratumoral Recruitment and Differentiation of Antigen-Presenting Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Adjemian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Daillere</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (4), pp.729-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2013.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204279v1</w:t>
+                <w:t xml:space="preserve">hal-02047416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP-dependent recruitment, survival and differentiation of dendritic cell precursors in the tumor bed after anticancer chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuting Ma</w:t>
+                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Adjemian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/onci.24568⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6161), pp.971-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047415v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer Chemotherapy-Induced Intratumoral Recruitment and Differentiation of Antigen-Presenting Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">ATP-dependent recruitment, survival and differentiation of dendritic cell precursors in the tumor bed after anticancer chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Adjemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Paulo Portela Catani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (4), pp.729-741. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2013.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/onci.24568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047416v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing γδ T cells in anticancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dechanet-Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,64 +4417,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunisation par les chimiothérapies anti-cancéreuses : le point en 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Kepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,1107 +4536,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of mononuclear cells before extracorporeal photochemotherapy does not impair their anti-proliferative capabilities</w:t>
+                <w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Merlin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Chassagne</w:t>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraçoise Gabert</w:t>
+                <w:t xml:space="preserve">M. C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (2), pp.248-255. </w:t>
+              <w:t xml:space="preserve">Transplant Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), pp.100-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/14653249.2010.501787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047424v1</w:t>
+                <w:t xml:space="preserve">hal-02047423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prerequisites for the Antitumor Vaccine-Like Effect of Chemotherapy and Radiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryopreservation of mononuclear cells before extracorporeal photochemotherapy does not impair their anti-proliferative capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guido Kroemer</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veyrat-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraçoise Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PPO.0b013e3182325d4d⟩</w:t>
+              <w:t xml:space="preserve">Cytotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.248-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14653249.2010.501787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047421v1</w:t>
+                <w:t xml:space="preserve">hal-02047424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prerequisites for the Antitumor Vaccine-Like Effect of Chemotherapy and Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Sistigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Kepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Farges</w:t>
+                <w:t xml:space="preserve">Lorenzo Galluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Kroemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (2), pp.100-106. </w:t>
+              <w:t xml:space="preserve">Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/PPO.0b013e3182325d4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047423v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomonitoring of graft-versus-host minor histocompatibility antigen correlates with graft-versus-host disease and absence of relapse after graft.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Photochemotherapy Induces a Faster Apoptosis of Alloreactive Activated T Cells Than of Nonalloreactive Resting T Cells in Graft Versus Host Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise M. Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Plumas</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chaperot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02440.x⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (11), pp.1232-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/tp.0b013e3181fa4eb6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821141v1</w:t>
+                <w:t xml:space="preserve">hal-02047429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemotherapy induces the apoptosis of monocytes without impairing their function.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La photochimiothérapie extracorporelle ou l’immunothérapie par cellules modifiées par photochimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaperot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise M. Gabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Laurin</w:t>
+                <w:t xml:space="preserve">M. J. J Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Sall</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Plumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181c6ffd3⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.321-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2009.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484999v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentaire pour une utilisation plus large de la photochimiothérapie extracorporelle chez l’enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Merlin</w:t>
+                <w:t xml:space="preserve">Immunomonitoring of graft-versus-host minor histocompatibility antigen correlates with graft-versus-host disease and absence of relapse after graft.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kanold</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. D’incan</w:t>
+                <w:t xml:space="preserve">Agnès Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Plumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.06.017⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (2), pp.418-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02440.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047427v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photochimiothérapie extracorporelle ou l’immunothérapie par cellules modifiées par photochimie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Photochemotherapy induces the apoptosis of monocytes without impairing their function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise M. Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gabert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Molens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2009.09.031⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (5), pp.492-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181c6ffd3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047433v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemotherapy Induces a Faster Apoptosis of Alloreactive Activated T Cells Than of Nonalloreactive Resting T Cells in Graft Versus Host Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Argumentaire pour une utilisation plus large de la photochimiothérapie extracorporelle chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kanold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Chaperot</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D’incan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 90 (11), pp.1232-1238. </w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (9), pp.1327-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/tp.0b013e3181fa4eb6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047429v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5660,97 +5660,97 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the prebiotic properties of wood-hemicellulose oligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Safari</w:t>
+                <w:t xml:space="preserve">Niusha Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wallenberg Wood Science Center International Conference - WWSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden</w:t>
@@ -5811,103 +5811,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OligoDOM: a T cell response enhancing platform applied to cancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Nikly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiu Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iacoviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5933,103 +5933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inulin prebiotic reinforces host cancer immunosurveillance via γδ T cell activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Plazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6083,51 +6083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes d'action de la PhotoChimiothérapie Extra-corporelle chez l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. Université Joseph-Fourier - Grenoble I, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6186,51 +6186,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunothérapie des Cancers : Décryptage des mécanismes d’actions et Identification de biomarqueurs pour maximiser les réponses aux traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. UGA (Université Grenoble Alpes), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6417,51 +6417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith del Campo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valsesia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nikly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iacoviello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1549112" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dergan-Dylon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030238" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Katby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Barraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ame2.12460" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leplus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaperot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Plumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.229" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24031897" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toussaint" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15133037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04075792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Suau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1104224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamekye Quansah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chevillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.02.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11912-022-01241-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sannicolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giaj Levra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caffaratti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11060406" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Moyne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Camara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013777v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bruder Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Templier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1738812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stofleth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deloule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coppard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnefoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-019-2066-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Humbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21698" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Pitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-374279-7.17024-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Polack" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mto.2016.33" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00349" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Sistigu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Vacchelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariman Chaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3708" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Locher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yamazaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colin-Minard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vetizou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.60" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Mattarollo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Adjemian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-13-1265" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ladoire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5133" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichnou Poirier-Colame" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.72" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Portela Catani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.24568" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.03.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechanet-Merville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2012.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kepp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047424v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veyrat-Masson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fra&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14653249.2010.501787" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PPO.0b013e3182325d4d" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821141v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernollet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02440.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H46CHG0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M. Gabert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Molens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181c6ffd3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanold" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;incan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.06.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047433v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaperot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. J Richard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2009.09.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181fa4eb6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495636v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Safari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04970529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiu Roberto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dergan-Dylon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith del Campo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valsesia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nikly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iacoviello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1549112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Barraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ame2.12460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Katby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04075792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Suau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1104224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toussaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15133037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leplus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaperot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Plumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.229" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Besson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.12.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caulier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24031897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11912-022-01241-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamekye Quansah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chevillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.02.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sannicolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giaj Levra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caffaratti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11060406" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Moyne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Camara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013777v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bruder Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Templier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1738812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stofleth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deloule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coppard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnefoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-019-2066-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Humbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21698" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Polack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mto.2016.33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Pitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-374279-7.17024-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00349" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Locher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yamazaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colin-Minard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vetizou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.60" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047410v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Mattarollo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Adjemian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-13-1265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Sistigu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Vacchelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariman Chaba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3708" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichnou Poirier-Colame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ladoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.72" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047417v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.03.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Portela Catani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.24568" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechanet-Merville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2012.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kepp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veyrat-Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fra&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14653249.2010.501787" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PPO.0b013e3182325d4d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M. Gabert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181fa4eb6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaperot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. J Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2009.09.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02440.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H46CHG0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Molens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181c6ffd3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terral" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;incan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.06.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495636v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niusha Safari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04970529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiu Roberto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>