--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -900,373 +900,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging a powerful allogeneic dendritic cell line towards neoantigen-based cancer vaccines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stimulation of the immune system by a tumor antigen-bearing adenovirus-inspired VLP allows control of melanoma growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leplus</w:t>
+                <w:t xml:space="preserve">Solène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Laulagnier</w:t>
+                <w:t xml:space="preserve">David Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Chaperot</w:t>
+                <w:t xml:space="preserve">Olivier Manches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Plumas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.3-11. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.76-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/genesandcancer.229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2022.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297113v1</w:t>
+                <w:t xml:space="preserve">hal-03969612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of the immune system by a tumor antigen-bearing adenovirus-inspired VLP allows control of melanoma growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging a powerful allogeneic dendritic cell line towards neoantigen-based cancer vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boucher</w:t>
+                <w:t xml:space="preserve">Estelle Leplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Laurin</w:t>
+                <w:t xml:space="preserve">Karine Laulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Manches</w:t>
+                <w:t xml:space="preserve">Laurence Chaperot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Aspord</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Plumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, pp.76-89. </w:t>
+              <w:t xml:space="preserve">Genes and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2022.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/genesandcancer.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969612v1</w:t>
+                <w:t xml:space="preserve">hal-04297113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Plasmacytoid Dendritic Cell-Based Vaccine in Combination with Anti-PD-1 Expands the Tumor-Specific CD8+ T Cells of Lung Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (3), pp.1897. </w:t>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Giaj Levra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative plasmacytoid dendritic cell line-based cancer vaccine primes and expands antitumor T-cells in melanoma patients in a first-in-human trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaperot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Manches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (1), pp.312. </w:t>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Plumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Apheresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.450-460. </w:t>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3205,459 +3205,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of humoral immune responses to the antitumor effects mediated by anthracyclines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer cell–autonomous contribution of type I interferon signaling to the efficacy of chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Locher</w:t>
+                <w:t xml:space="preserve">Antonella Sistigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Yamazaki</w:t>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Colin-Minard</w:t>
+                <w:t xml:space="preserve">Erika Vacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vetizou</w:t>
+                <w:t xml:space="preserve">Kariman Chaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Enot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (1), pp.50-58. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (11), pp.1301-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cdd.2013.60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nm.3708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047412v1</w:t>
+                <w:t xml:space="preserve">hal-02047408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL2/CCR2-Dependent Recruitment of Functional Antigen-Presenting Cells into Tumors upon Chemotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of humoral immune responses to the antitumor effects mediated by anthracyclines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuting Ma</w:t>
+                <w:t xml:space="preserve">C. Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
+                <w:t xml:space="preserve">T Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Adjemian</w:t>
+                <w:t xml:space="preserve">V Colin-Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
+                <w:t xml:space="preserve">M Vetizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-13-1265⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2013.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047410v1</w:t>
+                <w:t xml:space="preserve">hal-02047412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cell–autonomous contribution of type I interferon signaling to the efficacy of chemotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CCL2/CCR2-Dependent Recruitment of Functional Antigen-Presenting Cells into Tumors upon Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Sistigu</w:t>
+                <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+                <w:t xml:space="preserve">Sandy Adjemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Vacchelli</w:t>
+                <w:t xml:space="preserve">Heng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kariman Chaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Enot</w:t>
+                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (11), pp.1301-1309. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (2), pp.436-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nm.3708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-13-1265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047408v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective immunogenic cell death of HMGB1-deficient tumors: compensatory therapy with TLR4 agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,51 +3799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vétizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (7), pp.1098-1116. </w:t>
@@ -3881,103 +3881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticancer Chemotherapy-Induced Intratumoral Recruitment and Differentiation of Antigen-Presenting Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Adjemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (4), pp.729-741. </w:t>
@@ -4054,51 +4054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Saccheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4149,77 +4149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP-dependent recruitment, survival and differentiation of dendritic cell precursors in the tumor bed after anticancer chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Adjemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Paulo Portela Catani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4296,64 +4296,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing γδ T cells in anticancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dechanet-Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4430,51 +4430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunisation par les chimiothérapies anti-cancéreuses : le point en 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Kepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,51 +4823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prerequisites for the Antitumor Vaccine-Like Effect of Chemotherapy and Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Sistigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Kepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4983,64 +4983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise M. Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaperot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 90 (11), pp.1232-1238. </w:t>
@@ -5072,571 +5072,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photochimiothérapie extracorporelle ou l’immunothérapie par cellules modifiées par photochimie</w:t>
+                <w:t xml:space="preserve">Photochemotherapy induces the apoptosis of monocytes without impairing their function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise M. Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gabert</w:t>
+                <w:t xml:space="preserve">Mariam Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chaperot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Molens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2009.09.031⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (5), pp.492-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181c6ffd3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047433v1</w:t>
+                <w:t xml:space="preserve">inserm-00484999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomonitoring of graft-versus-host minor histocompatibility antigen correlates with graft-versus-host disease and absence of relapse after graft.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Laurin</w:t>
+                <w:t xml:space="preserve">Argumentaire pour une utilisation plus large de la photochimiothérapie extracorporelle chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kanold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pernollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Plumas</w:t>
+                <w:t xml:space="preserve">M. D’incan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02440.x⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (9), pp.1327-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00821141v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemotherapy induces the apoptosis of monocytes without impairing their function.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunomonitoring of graft-versus-host minor histocompatibility antigen correlates with graft-versus-host disease and absence of relapse after graft.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Molens</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Plumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181c6ffd3⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (2), pp.418-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02440.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484999v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentaire pour une utilisation plus large de la photochimiothérapie extracorporelle chez l’enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Merlin</w:t>
+                <w:t xml:space="preserve">La photochimiothérapie extracorporelle ou l’immunothérapie par cellules modifiées par photochimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kanold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">L. Chaperot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Terral</w:t>
+                <w:t xml:space="preserve">M. J. J Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D’incan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Plumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (9), pp.1327-1337. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.321-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2009.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047427v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6417,51 +6417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dergan-Dylon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith del Campo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valsesia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nikly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iacoviello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1549112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Barraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ame2.12460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Katby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04075792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Suau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1104224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toussaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15133037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leplus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaperot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Plumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.229" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Besson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.12.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caulier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24031897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11912-022-01241-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamekye Quansah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chevillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.02.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sannicolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giaj Levra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caffaratti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11060406" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Moyne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Camara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013777v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bruder Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Templier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1738812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stofleth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deloule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coppard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnefoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-019-2066-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Humbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21698" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Polack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mto.2016.33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Pitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-374279-7.17024-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00349" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Locher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yamazaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colin-Minard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vetizou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.60" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047410v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Mattarollo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Adjemian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-13-1265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Sistigu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Vacchelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariman Chaba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3708" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichnou Poirier-Colame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ladoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.72" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047417v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.03.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Portela Catani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.24568" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechanet-Merville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2012.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kepp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veyrat-Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fra&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14653249.2010.501787" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PPO.0b013e3182325d4d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M. Gabert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181fa4eb6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047433v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaperot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. J Richard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2009.09.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02440.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H46CHG0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484999v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Molens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181c6ffd3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terral" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;incan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.06.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495636v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niusha Safari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04970529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiu Roberto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dergan-Dylon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith del Campo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valsesia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nikly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iacoviello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1549112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Barraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ame2.12460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Katby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04075792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Suau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1104224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toussaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15133037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Besson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.12.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leplus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaperot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Plumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caulier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24031897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11912-022-01241-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamekye Quansah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chevillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.02.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sannicolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giaj Levra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caffaratti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11060406" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Moyne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Camara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013777v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bruder Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Templier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1738812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stofleth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deloule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coppard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnefoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-019-2066-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Humbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21698" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Polack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mto.2016.33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Pitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-374279-7.17024-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00349" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Sistigu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Vacchelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariman Chaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3708" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Locher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yamazaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colin-Minard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vetizou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.60" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Mattarollo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Adjemian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-13-1265" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichnou Poirier-Colame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ladoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.72" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047417v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.03.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Portela Catani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.24568" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechanet-Merville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2012.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kepp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veyrat-Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fra&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14653249.2010.501787" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PPO.0b013e3182325d4d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M. Gabert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181fa4eb6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Molens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181c6ffd3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanold" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;incan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.06.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02440.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H46CHG0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaperot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. J Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2009.09.031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495636v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niusha Safari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04970529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiu Roberto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>