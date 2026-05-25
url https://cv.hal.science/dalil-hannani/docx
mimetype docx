--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -100,1597 +100,1597 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-existing anti-vector immunity to adenovirus-inspired VLP vaccines shows an adjuvant-dependent antagonism</w:t>
+                <w:t xml:space="preserve">OligoDOMTM: a T-cell response-enhancing platform applied to cancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Gallet</w:t>
+                <w:t xml:space="preserve">Judith del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">Séverine Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Dergan-Dylon</w:t>
+                <w:t xml:space="preserve">Elsa Nikly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vassal-Stermann</w:t>
+                <w:t xml:space="preserve">Roberto Ruiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bally</w:t>
+                <w:t xml:space="preserve">Antonella Iacoviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (3), pp.238. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1549112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines13030238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1549112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970602v1</w:t>
+                <w:t xml:space="preserve">hal-05406114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OligoDOMTM: a T-cell response-enhancing platform applied to cancer immunotherapy</w:t>
+                <w:t xml:space="preserve">Pre-existing anti-vector immunity to adenovirus-inspired VLP vaccines shows an adjuvant-dependent antagonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith del Campo</w:t>
+                <w:t xml:space="preserve">Salomé Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Valsesia</w:t>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Nikly</w:t>
+                <w:t xml:space="preserve">Sebastian Dergan-Dylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Ruiu</w:t>
+                <w:t xml:space="preserve">Emilie Vassal-Stermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Iacoviello</w:t>
+                <w:t xml:space="preserve">Isabelle Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1549112. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1549112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines13030238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406114v1</w:t>
+                <w:t xml:space="preserve">hal-04970602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ethically guided preclinical device for phenotyping H2 production in laboratory rodents</w:t>
+                <w:t xml:space="preserve">Rapid Biodistribution of Fluorescent Outer-Membrane Vesicles from the Intestine to Distant Organs via the Blood in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pascal-Moussellard</w:t>
+                <w:t xml:space="preserve">Béatrice Schaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boucher</w:t>
+                <w:t xml:space="preserve">Corinne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+                <w:t xml:space="preserve">Maya Katby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐alain Barraud</w:t>
+                <w:t xml:space="preserve">Julien Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Model Exp Med / Animal models and experimental medicine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ame2.12460⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25031821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634474v1</w:t>
+                <w:t xml:space="preserve">hal-04467803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Biodistribution of Fluorescent Outer-Membrane Vesicles from the Intestine to Distant Organs via the Blood in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ethically guided preclinical device for phenotyping H2 production in laboratory rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pascal-Moussellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Schaack</w:t>
+                <w:t xml:space="preserve">Emilie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Mercier</w:t>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Katby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vollaire</w:t>
+                <w:t xml:space="preserve">Pierre‐alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (3), pp.1821. </w:t>
+              <w:t xml:space="preserve">Animal Model Exp Med / Animal models and experimental medicine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.553-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25031821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ame2.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467803v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inulin prebiotic reinforces host cancer immunosurveillance via ɣδ T cell activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boucher</w:t>
+                <w:t xml:space="preserve">Leveraging a powerful allogeneic dendritic cell line towards neoantigen-based cancer vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Plazy</w:t>
+                <w:t xml:space="preserve">Estelle Leplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias L Richard</w:t>
+                <w:t xml:space="preserve">Karine Laulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Suau</w:t>
+                <w:t xml:space="preserve">Laurence Chaperot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Mangin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Plumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp 1104224. </w:t>
+              <w:t xml:space="preserve">Genes and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1104224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/genesandcancer.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075792v1</w:t>
+                <w:t xml:space="preserve">hal-04297113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inulin Prebiotic Protects against Lethal Pseudomonas aeruginosa Acute Infection via γδ T Cell Activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stimulation of the immune system by a tumor antigen-bearing adenovirus-inspired VLP allows control of melanoma growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Toussaint</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Manches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aspord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15133037⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.76-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2022.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297026v1</w:t>
+                <w:t xml:space="preserve">hal-03969612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of the immune system by a tumor antigen-bearing adenovirus-inspired VLP allows control of melanoma growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A New Plasmacytoid Dendritic Cell-Based Vaccine in Combination with Anti-PD-1 Expands the Tumor-Specific CD8+ T Cells of Lung Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Manches</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Benjamin Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2022.12.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24031897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969612v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging a powerful allogeneic dendritic cell line towards neoantigen-based cancer vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">Inulin prebiotic reinforces host cancer immunosurveillance via ɣδ T cell activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leplus</w:t>
+                <w:t xml:space="preserve">Mathias L Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Laulagnier</w:t>
+                <w:t xml:space="preserve">Antonia Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Chaperot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irène Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/genesandcancer.229⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp 1104224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1104224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297113v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Plasmacytoid Dendritic Cell-Based Vaccine in Combination with Anti-PD-1 Expands the Tumor-Specific CD8+ T Cells of Lung Cancer Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inulin Prebiotic Protects against Lethal Pseudomonas aeruginosa Acute Infection via γδ T Cell Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (3), pp.1897. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.3037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24031897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15133037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297039v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Checkpoint Inhibitor Rechallenge and Resumption: a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Microbiota-derived extracellular vesicles detected in human blood from healthy donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Schaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hindré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyamekye Quansah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11912-022-01241-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (22), pp.13787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232213787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297067v1</w:t>
+                <w:t xml:space="preserve">hal-03893521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota-derived extracellular vesicles detected in human blood from healthy donors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elicitation of potent SARS-CoV-2 neutralizing antibody responses through immunization with a versatile adenovirus-inspired multimerization platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyamekye Quansah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Christopher Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mercier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232213787⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.1913-1925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2022.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893521v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation of potent SARS-CoV-2 neutralizing antibody responses through immunization with a versatile adenovirus-inspired multimerization platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Chevillard</w:t>
+                <w:t xml:space="preserve">Immune Checkpoint Inhibitor Rechallenge and Resumption: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Amen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Gobbini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (5), pp.1913-1925. </w:t>
+              <w:t xml:space="preserve">Current Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.1095-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2022.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11912-022-01241-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03756697v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a predictive metabolic signature of response to immune checkpoint inhibitors in non-small cell lung cancer: METABO-ICI clinical study protocol</w:t>
               </w:r>
@@ -1702,64 +1702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Giaj Levra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aspord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What We Know So Far about the Metabolite-Mediated Microbiota-Intestinal Immunity Dialogue and How to Hear the Sound of This Crosstalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caffaratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Plazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,64 +2091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative plasmacytoid dendritic cell line-based cancer vaccine primes and expands antitumor T-cells in melanoma patients in a first-in-human trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaperot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Bruder Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,77 +2212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the human type-3 adenoviral dodecahedron as a vector to target acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Stofleth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2372,77 +2372,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Gouellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64, pp.103688. </w:t>
@@ -2506,77 +2506,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Manches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (1), pp.312. </w:t>
@@ -2627,90 +2627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro PUVA treatment triggers calreticulin exposition and HMGB1 release by dying T lymphocytes in GVHD: New insights in extracorporeal photopheresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Plumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Apheresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.450-460. </w:t>
@@ -2742,308 +2742,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly-functional and long-lasting anticancer immune response elicited by a safe attenuated Pseudomonas aeruginosa vector for antigens delivery</w:t>
+                <w:t xml:space="preserve">Combining Immunotherapies with Standard Therapies in the Treatment of Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chauchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jonathan M Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Djebali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Laurin</w:t>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Polack</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Zitvogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Oncolytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.16033. </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Immunobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.569-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mto.2016.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-374279-7.17024-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571680v1</w:t>
+                <w:t xml:space="preserve">hal-02047404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Immunotherapies with Standard Therapies in the Treatment of Cancer</w:t>
+                <w:t xml:space="preserve">Poly-functional and long-lasting anticancer immune response elicited by a safe attenuated Pseudomonas aeruginosa vector for antigens delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M Pitt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Xavier Chauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vétizou</w:t>
+                <w:t xml:space="preserve">Sophia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Zitvogel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Immunobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.569-580. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Oncolytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.16033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-374279-7.17024-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mto.2016.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047404v1</w:t>
+                <w:t xml:space="preserve">hal-01571680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracorporeal Photopheresis: Tolerogenic or Immunogenic Cell Death? Beyond Current Dogma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3077,64 +3077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade: obligatory contribution of IL-2 receptors and negative prognostic impact of soluble CD25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vétizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Enot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,472 +3205,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cell–autonomous contribution of type I interferon signaling to the efficacy of chemotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of humoral immune responses to the antitumor effects mediated by anthracyclines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Sistigu</w:t>
+                <w:t xml:space="preserve">C. Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+                <w:t xml:space="preserve">T Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Vacchelli</w:t>
+                <w:t xml:space="preserve">V Colin-Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kariman Chaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Enot</w:t>
+                <w:t xml:space="preserve">M Vetizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (11), pp.1301-1309. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.50-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nm.3708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2013.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047408v1</w:t>
+                <w:t xml:space="preserve">hal-02047412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of humoral immune responses to the antitumor effects mediated by anthracyclines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CCL2/CCR2-Dependent Recruitment of Functional Antigen-Presenting Cells into Tumors upon Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Locher</w:t>
+                <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Yamazaki</w:t>
+                <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Colin-Minard</w:t>
+                <w:t xml:space="preserve">Sandy Adjemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vetizou</w:t>
+                <w:t xml:space="preserve">Heng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2013.60⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (2), pp.436-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-13-1265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047412v1</w:t>
+                <w:t xml:space="preserve">hal-02047410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL2/CCR2-Dependent Recruitment of Functional Antigen-Presenting Cells into Tumors upon Chemotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer cell–autonomous contribution of type I interferon signaling to the efficacy of chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
+                <w:t xml:space="preserve">Antonella Sistigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Adjemian</w:t>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Yang</w:t>
+                <w:t xml:space="preserve">Erika Vacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
+                <w:t xml:space="preserve">Kariman Chaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Enot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74 (2), pp.436-445. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (11), pp.1301-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-13-1265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nm.3708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047410v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective immunogenic cell death of HMGB1-deficient tumors: compensatory therapy with TLR4 agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichnou Poirier-Colame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3760,90 +3760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Death-Associated Molecular Patterns As Determinants of Cancer Immunogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ladoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vétizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (7), pp.1098-1116. </w:t>
@@ -3875,485 +3875,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer Chemotherapy-Induced Intratumoral Recruitment and Differentiation of Antigen-Presenting Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuting Ma</w:t>
+                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Adjemian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2013.03.003⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6161), pp.971-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047416v1</w:t>
+                <w:t xml:space="preserve">hal-01204279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Daillere</w:t>
+                <w:t xml:space="preserve">ATP-dependent recruitment, survival and differentiation of dendritic cell precursors in the tumor bed after anticancer chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Adjemian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Paulo Portela Catani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/onci.24568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204279v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP-dependent recruitment, survival and differentiation of dendritic cell precursors in the tumor bed after anticancer chemotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Anticancer Chemotherapy-Induced Intratumoral Recruitment and Differentiation of Antigen-Presenting Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Adjemian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R Mattarollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Adjemian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (4), pp.729-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/onci.24568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2013.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047415v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing γδ T cells in anticancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dechanet-Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,64 +4417,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunisation par les chimiothérapies anti-cancéreuses : le point en 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Kepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,1258 +4536,1398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t>
+                <w:t xml:space="preserve">Cryopreservation of mononuclear cells before extracorporeal photochemotherapy does not impair their anti-proliferative capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Merlin</w:t>
+                <w:t xml:space="preserve">Etienne Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dalil Hannani</w:t>
+                <w:t xml:space="preserve">Richard Veyrat-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
+                <w:t xml:space="preserve">Jacques Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Farges</w:t>
+                <w:t xml:space="preserve">Fraçoise Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (2), pp.100-106. </w:t>
+              <w:t xml:space="preserve">Cytotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.248-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/14653249.2010.501787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047423v1</w:t>
+                <w:t xml:space="preserve">hal-02047424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of mononuclear cells before extracorporeal photochemotherapy does not impair their anti-proliferative capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prerequisites for the Antitumor Vaccine-Like Effect of Chemotherapy and Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Sistigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Kepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Merlin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fraçoise Gabert</w:t>
+                <w:t xml:space="preserve">Lorenzo Galluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Kroemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/14653249.2010.501787⟩</w:t>
+              <w:t xml:space="preserve">Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PPO.0b013e3182325d4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047424v1</w:t>
+                <w:t xml:space="preserve">hal-02047421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prerequisites for the Antitumor Vaccine-Like Effect of Chemotherapy and Radiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goncalves-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oliver Kepp</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Galluzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guido Kroemer</w:t>
+                <w:t xml:space="preserve">M. C. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17, </w:t>
+              <w:t xml:space="preserve">Transplant Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), pp.100-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PPO.0b013e3182325d4d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047421v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemotherapy Induces a Faster Apoptosis of Alloreactive Activated T Cells Than of Nonalloreactive Resting T Cells in Graft Versus Host Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La photochimiothérapie extracorporelle ou l’immunothérapie par cellules modifiées par photochimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise M. Gabert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaperot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. J Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Plumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/tp.0b013e3181fa4eb6⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.321-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2009.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047429v1</w:t>
+                <w:t xml:space="preserve">hal-02047433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemotherapy induces the apoptosis of monocytes without impairing their function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise M. Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Molens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 89 (5), pp.492-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181c6ffd3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00484999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentaire pour une utilisation plus large de la photochimiothérapie extracorporelle chez l’enfant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Immunomonitoring of graft-versus-host minor histocompatibility antigen correlates with graft-versus-host disease and absence of relapse after graft.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. D’incan</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Plumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (2), pp.418-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02440.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.06.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02047427v1</w:t>
+                <w:t xml:space="preserve">hal-00821141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomonitoring of graft-versus-host minor histocompatibility antigen correlates with graft-versus-host disease and absence of relapse after graft.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Argumentaire pour une utilisation plus large de la photochimiothérapie extracorporelle chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kanold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Plumas</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D’incan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1537-2995.2009.02440.x⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (9), pp.1327-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2010.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00821141v1</w:t>
+                <w:t xml:space="preserve">hal-02047427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photochimiothérapie extracorporelle ou l’immunothérapie par cellules modifiées par photochimie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Photochemotherapy Induces a Faster Apoptosis of Alloreactive Activated T Cells Than of Nonalloreactive Resting T Cells in Graft Versus Host Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise M. Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chaperot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (4), pp.321-324. </w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (11), pp.1232-1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2009.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/tp.0b013e3181fa4eb6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047433v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the prebiotic properties of wood hemicelluloses oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niusha Safari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPNOE, Aug 2025, Sundsvall, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the prebiotic properties of wood-hemicellulose oligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niusha Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blanquet-Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wallenberg Wood Science Center International Conference - WWSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5797,269 +5937,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OligoDOM: a T cell response enhancing platform applied to cancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Nikly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiu Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iacoviello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inulin prebiotic reinforces host cancer immunosurveillance via γδ T cell activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Plazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6069,100 +6209,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes d'action de la PhotoChimiothérapie Extra-corporelle chez l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. Université Joseph-Fourier - Grenoble I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00502158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6172,105 +6312,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunothérapie des Cancers : Décryptage des mécanismes d’actions et Identification de biomarqueurs pour maximiser les réponses aux traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. UGA (Université Grenoble Alpes), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04753901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6417,51 +6557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dergan-Dylon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030238" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith del Campo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valsesia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nikly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iacoviello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1549112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Barraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ame2.12460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Katby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04075792v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Suau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1104224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toussaint" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15133037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Besson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.12.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leplus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaperot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Plumas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.229" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caulier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24031897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11912-022-01241-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamekye Quansah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chevillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.02.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sannicolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giaj Levra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caffaratti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11060406" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Moyne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Camara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013777v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bruder Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Templier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1738812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stofleth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deloule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coppard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnefoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-019-2066-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Humbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21698" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Polack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mto.2016.33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Pitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-374279-7.17024-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00349" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Sistigu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Vacchelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariman Chaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3708" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Locher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yamazaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colin-Minard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vetizou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.60" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Mattarollo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Adjemian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-13-1265" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichnou Poirier-Colame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ladoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.72" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047417v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.03.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Portela Catani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.24568" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechanet-Merville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2012.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kepp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veyrat-Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fra&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14653249.2010.501787" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PPO.0b013e3182325d4d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M. Gabert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181fa4eb6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Molens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181c6ffd3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanold" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;incan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.06.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02440.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H46CHG0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaperot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. J Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2009.09.031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495636v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niusha Safari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04970529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiu Roberto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith del Campo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valsesia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nikly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ruiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iacoviello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1549112" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dergan-Dylon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030238" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Katby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vollaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Barraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ame2.12460" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leplus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laulagnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaperot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Plumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/genesandcancer.229" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Besson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.12.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24031897" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04075792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Suau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1104224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Gouellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toussaint" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15133037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamekye Quansah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chevillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.02.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11912-022-01241-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sannicolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giaj Levra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2021.100845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caffaratti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fiorini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11060406" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Moyne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Camara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11020063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013777v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bruder Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Templier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1738812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stofleth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guidetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2020.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Deloule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boisset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103688" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05005255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coppard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnefoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-019-2066-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Humbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jca.21698" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Pitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-374279-7.17024-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chauchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Polack" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mto.2016.33" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00349" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Enot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rusakiewicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Locher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Yamazaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Colin-Minard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vetizou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.60" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047410v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Ma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Mattarollo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Adjemian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-13-1265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Sistigu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Vacchelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariman Chaba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3708" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichnou Poirier-Colame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ladoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.72" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047417v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5133" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Portela Catani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.24568" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2013.03.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dechanet-Merville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kroemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2012.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kepp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047424v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veyrat-Masson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fra&#231;oise Gabert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14653249.2010.501787" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Galluzzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PPO.0b013e3182325d4d" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gabert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaperot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. J Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2009.09.031" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M. Gabert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Molens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181c6ffd3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1537-2995.2009.02440.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H46CHG0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanold" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terral" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;incan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2010.06.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181fa4eb6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05626214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niusha Safari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chirat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Couturier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanquet-Diot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04970529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiu Roberto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00502158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>