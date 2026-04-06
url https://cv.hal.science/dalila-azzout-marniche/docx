--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -141,701 +141,645 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein or Indispensable Amino Acid Supplementation After Deficiency Partially Restored Growth and Did Not Induce Higher Adiposity in Growing Rats</w:t>
+                <w:t xml:space="preserve">Diet-Associated Gut Bacterial Microbiota and Metabolome Signatures Linked to Fermented Food Intake in Healthy Postmenopausal Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+                <w:t xml:space="preserve">Natthanan Buranavanitvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cansell</w:t>
+                <w:t xml:space="preserve">Chayaporn Thanthithum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">Kanyarat Kanyakam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarita Devi</w:t>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 155 (10), pp.3442-3454. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, pp.1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods15071210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299132v1</w:t>
+                <w:t xml:space="preserve">hal-05577505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gastric bypass on the digestibility and postprandial metabolic fate of 15N dietary protein in rats</w:t>
+                <w:t xml:space="preserve">Protein or Indispensable Amino Acid Supplementation After Deficiency Partially Restored Growth and Did Not Induce Higher Adiposity in Growing Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaïna Benhaddou</w:t>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+                <w:t xml:space="preserve">Sarita Devi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Chapelais</w:t>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0307075. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (10), pp.3442-3454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750694v1</w:t>
+                <w:t xml:space="preserve">hal-05299132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein quality, nutrition and health</w:t>
+                <w:t xml:space="preserve">Effects of gastric bypass on the digestibility and postprandial metabolic fate of 15N dietary protein in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Calvez</w:t>
+                <w:t xml:space="preserve">Soukaïna Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chapelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1406618⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0307075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676644v1</w:t>
+                <w:t xml:space="preserve">hal-04750694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein quality, nutrition and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1406618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1406618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157375v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysine or Threonine Deficiency Decreases Body Weight Gain in Growing Rats despite an Increase in Food Intake without Increasing Energy Expenditure in Response to FGF21</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insight into the Understanding of Muscle Glycolysis : Sestrins, Key Pivotal Proteins Integrating Glucose and Leucine to Control mTOR Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.197. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (4), pp.915-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15010197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917573v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of liver AMPK and GCN2 kinases in the control of postprandial protein metabolism in response to mid-term high or low protein intake in mice</w:t>
               </w:r>
@@ -847,8047 +791,8091 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (1), pp.407-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-022-02983-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into the Understanding of Muscle Glycolysis : Sestrins, Key Pivotal Proteins Integrating Glucose and Leucine to Control mTOR Activation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.01.029⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032362v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+                <w:t xml:space="preserve">Lysine or Threonine Deficiency Decreases Body Weight Gain in Growing Rats despite an Increase in Food Intake without Increasing Energy Expenditure in Response to FGF21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205743v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Protein Quality in Humans and Insights on Stable Isotope Approaches to Measure Digestibility – A Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/advances/nmab134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03526274v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma FGF21 concentrations and spontaneous self-selection of protein suggest that 15% protein in the diet may not be enough for male adult rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Protein Quality in Humans and Insights on Stable Isotope Approaches to Measure Digestibility – A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulagna Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindhu Kashyap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarita Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00204.2021⟩</w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 00, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/advances/nmab134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03810602v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate adiposity levels counteract protein metabolism modifications associated with aging in rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Plasma FGF21 concentrations and spontaneous self-selection of protein suggest that 15% protein in the diet may not be enough for male adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02881-4⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322 (2), pp.E154-E164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00204.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647308v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary Medium - Chained Acyl - Carnitines Sign High Caloric Intake whereas Short - Chained Acyl-Carnitines Sign High - Protein Diet within a High-Fat, Hypercaloric Diet in a Randomized Crossover Design Dietary Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+                <w:t xml:space="preserve">Moderate adiposity levels counteract protein metabolism modifications associated with aging in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13041191⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.3189-3200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02881-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882412v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rats self-select a constant protein-to-carbohydrate ratio rather than a constant protein-to-Energy Ratio and have low plasma FGF21 concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria assessment of pea protein quality in rats: a comparison between casein, gluten and pea protein alone or supplemented with methionine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Gehring</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 151 (7), pp.1921-1936. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (4), pp.389-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520002883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377155v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low ileal nitrogen and amino acid digestibility of zein compared to whey protein isolate in healthy volunteers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliane Calvez</w:t>
+                <w:t xml:space="preserve">Protein metabolism and related body function: mechanistic approaches and health consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa274⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (2), pp. 243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120007880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010444v1</w:t>
+                <w:t xml:space="preserve">hal-03526280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria assessment of pea protein quality in rats: a comparison between casein, gluten and pea protein alone or supplemented with methionine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guillin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114520002883⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010515v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein metabolism and related body function: mechanistic approaches and health consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Very low ileal nitrogen and amino acid digestibility of zein compared to whey protein isolate in healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 80 (2), pp. 243-251. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.70-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665120007880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526280v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein-carbohydrate interaction effects on energy balance, FGF21, IGF-1, and hypothalamic gene expression in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+                <w:t xml:space="preserve">Josephine Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 321 (5), pp.E621 - E635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00246.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882404v1</w:t>
+                <w:t xml:space="preserve">hal-03882409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-carbohydrate interaction effects on energy balance, FGF21, IGF-1, and hypothalamic gene expression in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Severe protein deficiency induces hepatic expression and systemic level of FGF21 but inhibits its hypothalamic expression in growing rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00246.2021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.12436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91274-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882409v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe protein deficiency induces hepatic expression and systemic level of FGF21 but inhibits its hypothalamic expression in growing rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rats self-select a constant protein-to-carbohydrate ratio rather than a constant protein-to-Energy Ratio and have low plasma FGF21 concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91274-4⟩</w:t>
+              <w:t xml:space="preserve">The Journal of nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (7), pp.1921-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526278v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in Plasma FGF21 Levels in Rats Fed A Standard 15% Protein Diet is not Sensitive Enough to Reflect Differences in Protein Requirements</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Urinary Medium - Chained Acyl - Carnitines Sign High Caloric Intake whereas Short - Chained Acyl-Carnitines Sign High - Protein Diet within a High-Fat, Hypercaloric Diet in a Randomized Crossover Design Dietary Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Rietman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of diabetes &amp; obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13041191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32474/ADO.2020.03.000154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03007779v1</w:t>
+                <w:t xml:space="preserve">hal-03882412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Adenosine Monophosphate—Activated Protein Kinase Reduces the Onset of Diet‐Induced Hepatocellular Carcinoma in Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability in Plasma FGF21 Levels in Rats Fed A Standard 15% Protein Diet is not Sensitive Enough to Reflect Differences in Protein Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Hepatology Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep4.1508⟩</w:t>
+              <w:t xml:space="preserve">Archives of diabetes &amp; obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32474/ADO.2020.03.000154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02886252v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histidine: A Systematic Review on Metabolism and Physiological Effects in Human and Different Animal Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Activation of Adenosine Monophosphate—Activated Protein Kinase Reduces the Onset of Diet‐Induced Hepatocellular Carcinoma in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+                <w:t xml:space="preserve">Nicole Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan-Chalvon Demersay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12051414⟩</w:t>
+              <w:t xml:space="preserve">International Hepatology Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.1056-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep4.1508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03040769v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02886252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Status Modulates an Appetite for Protein To Maintain a Balanced Nutritional State—A Perspective View</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+                <w:t xml:space="preserve">Histidine: A Systematic Review on Metabolism and Physiological Effects in Human and Different Animal Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thornton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan-Chalvon Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b05990⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12051414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02386504v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Susceptibility to Obesity and Glucose Intolerance in Adult Female Rats Programmed by High-Protein Diet during Gestation, But Not during Lactation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein Status Modulates an Appetite for Protein To Maintain a Balanced Nutritional State—A Perspective View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Carlin</w:t>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Oosting</w:t>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Delteil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">Simon Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.315. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (7), pp.1830-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12020315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b05990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973027v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver GCN2 controls hepatic FGF21 secretion and modulates whole-body postprandial oxidation profile under a low-protein diet</w:t>
+                <w:t xml:space="preserve">Increased Susceptibility to Obesity and Glucose Intolerance in Adult Female Rats Programmed by High-Protein Diet during Gestation, But Not during Lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Chalvon Demersay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Caroline Desclée de Maredsous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Oosting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00022.2019⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12020315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308960v1</w:t>
+                <w:t xml:space="preserve">hal-02973027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Pancreatic Amylase Expression Promotes Adiposity in Obesity-Prone Carbohydrate-Sensitive Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+                <w:t xml:space="preserve">Effect of different bariatric surgeries on dietary protein bioavailability in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (5), pp.G592-G601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00142.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxy262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02346708v1</w:t>
+                <w:t xml:space="preserve">hal-02371407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different bariatric surgeries on dietary protein bioavailability in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
+                <w:t xml:space="preserve">Low-protein and methionine, high-starch diets increase energy intake and expenditure, increase FGF21, decrease IGF-1, and have little effect on adiposity in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 316 (5), pp.R486-R501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00316.2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00142.2019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02371407v1</w:t>
+                <w:t xml:space="preserve">hal-02346724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-protein and methionine, high-starch diets increase energy intake and expenditure, increase FGF21, decrease IGF-1, and have little effect on adiposity in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High Pancreatic Amylase Expression Promotes Adiposity in Obesity-Prone Carbohydrate-Sensitive Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00316.2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149 (2), pp.270-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxy262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346724v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein status modulates the rewarding value of foods and meals to maintain an adequate protein intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Liver GCN2 controls hepatic FGF21 secretion and modulates whole-body postprandial oxidation profile under a low-protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.03.012⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (6), pp.E1015-E1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00022.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346686v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Recommendations for Sugar Intake in Adults: A Novel Approach Chosen by ANSES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein status modulates the rewarding value of foods and meals to maintain an adequate protein intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10080989⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 206, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003572v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-protein diet-induced hyperphagia and adiposity are modulated through interactions involving thermoregulation, motor activity, and protein quality in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 314 (2), pp.E139 - E151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.00318.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the Dietary Carbohydrate-to-Protein Ratio Alters the Postprandial Macronutrient Oxidation Pattern in Liver of AMPK-Deficient Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+                <w:t xml:space="preserve">French Recommendations for Sugar Intake in Adults: A Novel Approach Chosen by ANSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick C. Even</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Viollet</w:t>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.117.250803⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10080989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769400v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of the Effects of Plant Compared with Animal Protein Sources on Features of Metabolic Syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Fructo-oligosaccharides reduce energy intake but do not affect adiposity in rats fed a low-fat diet but increase energy intake and reduce fat mass in rats fed a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouheyr Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rojo R. Rasoamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.114 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.116.239574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01568607v1</w:t>
+                <w:t xml:space="preserve">hal-01769396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructo-oligosaccharides reduce energy intake but do not affect adiposity in rats fed a low-fat diet but increase energy intake and reduce fat mass in rats fed a high-fat diet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">A Systematic Review of the Effects of Plant Compared with Animal Protein Sources on Features of Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick C. Even</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Arfsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Egli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (3), pp.281--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.239574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769396v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic effects of intermittent access to caloric or non-caloric sweetened solutions in mice fed a high-caloric diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 175, pp.47--55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary metabolic profile predicts high-fat diet sensitivity in the C57Bl6/J mouse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Modifying the Dietary Carbohydrate-to-Protein Ratio Alters the Postprandial Macronutrient Oxidation Pattern in Liver of AMPK-Deficient Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.12.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (9), pp.1669-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.117.250803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568609v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to a high-protein diet progressively increases the postprandial accumulation of carbon skeletons from dietary amino acids in rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick C Even</w:t>
+                <w:t xml:space="preserve">Low-protein diet induces, whereas high-protein diet reduces hepatic FGF21 production in mice, but glucose and not amino acids up-regulate FGF21 in cultured hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00040.2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.60--67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455217v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-protein diet induces, whereas high-protein diet reduces hepatic FGF21 production in mice, but glucose and not amino acids up-regulate FGF21 in cultured hepatocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+                <w:t xml:space="preserve">Adaptation to a high-protein diet progressively increases the postprandial accumulation of carbon skeletons from dietary amino acids in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 311 (4), pp.771 - 778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00040.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568615v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity-prone high-fat-fed rats reduce caloric intake and adiposity and gain more fat-free mass when allowed to self-select protein from carbohydrate: fat intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 310 (11), pp.R1169--R1176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00391.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dietary protein decreases fat deposition induced by high-fat and high-sucrose diet in rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Urinary metabolic profile predicts high-fat diet sensitivity in the C57Bl6/J mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fedry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711451500238X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.88--97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535285v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rats Prone to Obesity Under a High-Carbohydrate Diet have Increased Post-Meal CCK mRNA Expression and Characteristics of Rats Fed a High-Glycemic Index Diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High dietary protein decreases fat deposition induced by high-fat and high-sucrose diet in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2015.00022⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (8), pp.1132-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000711451500238X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588124v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food intake and energy expenditure are increased in high-fat-sensitive but not in high-carbohydrate-sensitive obesity-prone rats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Rats Prone to Obesity Under a High-Carbohydrate Diet have Increased Post-Meal CCK mRNA Expression and Characteristics of Rats Fed a High-Glycemic Index Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Dermersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00065.2014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2015.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173413v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein and blood glucose control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Food intake and energy expenditure are increased in high-fat-sensitive but not in high-carbohydrate-sensitive obesity-prone rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000062⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 307 (3), pp.R299-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00065.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547491v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbohydrate sensitive rat as a model of obesity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Dietary protein and blood glucose control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068436⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186846v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy restriction only slightly influences protein metabolism in obese rats, whatever the level of protein and its source in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (2), pp.263 - 271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2012.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Proteins Contribute Little to Glucose Production, Even Under Optimal Gluconeogenic Conditions in Healthy Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (5), pp.1435-1442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2337/db12-1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of the ubiquitin-proteasome proteolysis system by amino acids and insulin involves the adenosine monophosphate-activated protein kinase and mammalian target of rapamycin pathways in rat hepatocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">The carbohydrate sensitive rat as a model of obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-010-0765-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01004560v1</w:t>
+                <w:t xml:space="preserve">hal-01186846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of monosodium glutamate supplementation on glutamine metabolism in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience (Scholar edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.279-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The postprandial use of dietary amino acids as an energy substrate is delayed after the deamination process in rats adapted for 2 weeks to a high protein diet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Down-regulation of the ubiquitin-proteasome proteolysis system by amino acids and insulin involves the adenosine monophosphate-activated protein kinase and mammalian target of rapamycin pathways in rat hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattida N. Chotechuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Luengo-Guyonnot</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 40 (5), pp.1461 - 1472. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-010-0756-3⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.457 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-010-0765-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003272v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of behavioral and metabolic factors predicting adiposity sensitivity to both high fat and high carbohydrate diets in rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">The postprandial use of dietary amino acids as an energy substrate is delayed after the deamination process in rats adapted for 2 weeks to a high protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Luengo-Guyonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2011.00096⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (5), pp.1461 - 1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-010-0756-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611421v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Protein at the Expense of Carbohydrate in the Diet Down-Regulates Glucose Utilization as Glucose Sparing Effect in Rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Identification of behavioral and metabolic factors predicting adiposity sensitivity to both high fat and high carbohydrate diets in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Christian Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014664⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2011.00096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186829v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial Nutrient Partitioning but Not Energy Expenditure Is Modified in Growing Rats during Adaptation to a High-Protein Diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Increasing Protein at the Expense of Carbohydrate in the Diet Down-Regulates Glucose Utilization as Glucose Sparing Effect in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.109.120139⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611426v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein regulates hepatic constitutive protein anabolism in rats in a dose-dependent manner and independently of energy nutrient composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Postprandial Nutrient Partitioning but Not Energy Expenditure Is Modified in Growing Rats during Adaptation to a High-Protein Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00497.2010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (5), pp.939 - 945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.109.120139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967163v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR, AMPK, and GCN2 coordinate the adaptation of hepatic energy metabolic pathways in response to protein intake in the rat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Dietary protein regulates hepatic constitutive protein anabolism in rats in a dose-dependent manner and independently of energy nutrient composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gausseres</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.91000.2008⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299 (6), pp.R1720-R1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00497.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611428v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[C-13] GC-C-IRMS analysis of methylboronic acid derivatives of glucose from liver glycogen after the ingestion of [C-13] labeled tracers in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 877 (29), pp.3638-3644. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver glyconeogenesis: a pathway to cope with postprandial amino acid excess in high-protein fed rats?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">mTOR, AMPK, and GCN2 coordinate the adaptation of hepatic energy metabolic pathways in response to protein intake in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattida Chotechuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mathe</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gausseres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00566.2006⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (6), pp.E1313 - E1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.91000.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611429v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary cysteine alleviates sucrose-induced oxidative stress and insulin resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Liver glyconeogenesis: a pathway to cope with postprandial amino acid excess in high-protein fed rats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takashi Mikogami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.01.006⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 292 (4), pp.R1400 - R1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00566.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01611432v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduced energy intake of rats fed a high-protein low-carbohydrate diet explains the lower fat deposition, but macronutrient substitution accounts for the improved glycemic control.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Dietary cysteine alleviates sucrose-induced oxidative stress and insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Mikogami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (7), pp.1089 - 1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611434v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMP-activated protein kinase and hepatic genes involved in glucose metabolism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reduced energy intake of rats fed a high-protein low-carbohydrate diet explains the lower fat deposition, but macronutrient substitution accounts for the improved glycemic control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ferré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.220-3</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1849-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611450v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenovirus-mediated overexpression of sterol regulatory element binding protein-1c mimics insulin effects on hepatic gene expression and glucose homeostasis in diabetic mice.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">AMP-activated protein kinase and hepatic genes involved in glucose metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foufelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.2425-30</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.220-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611456v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterol-regulatory-element-binding protein I c mediates insulin action on hepatic gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Foufelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (4), pp.547-552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/bst0290547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterol-regulatory-element-binding protein 1c mediates insulin action on hepatic gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Foufelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.547-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin effects on sterol regulatory-element-binding protein-1c (SREBP-1c) transcriptional activity in rat hepatocytes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Adenovirus-mediated overexpression of sterol regulatory element binding protein-1c mimics insulin effects on hepatic gene expression and glucose homeostasis in diabetic mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Hainault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Ferré</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bertry-Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.389-93</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.2425-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611459v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Role of AMP-Activated Protein Kinase in the Regulation of Glucose-Activated Gene Expression Using Constitutively Active and Dominant Negative Forms of the Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Foretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvie Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20 (18), pp.6704-6711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mcb.20.18.6704-6711.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of AMP-activated protein kinase in the regulation of glucose-activated gene expression using constitutively active and dominant negative forms of the kinase.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Insulin effects on sterol regulatory-element-binding protein-1c (SREBP-1c) transcriptional activity in rat hepatocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Foretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Lemarchand</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.6704-11</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.389-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611458v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the role of AMP-activated protein kinase in the regulation of glucose-activated gene expression using constitutively active and dominant negative forms of the kinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Cournarie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferré</w:t>
+                <w:t xml:space="preserve">M Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S C Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.6704-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02546617v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cournarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Foretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8900,3376 +8888,3522 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.527-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cournarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 460 (3), pp.527-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(99)01407-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The suitability of vegetarianism for elderly populations: Evaluation of the impact of a vegetarian meal on plant protein assimilation in rats of all ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Muziot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Sahaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS International Congress of Nutrition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du régime végétarien sur la digestibilité et le métabolisme d'une protéine végétale à tout âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Muziot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andrianmihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adéquation du végétarisme aux populations âgées : Evaluation de l’effet d’un repas végétarien sur l’assimilation des protéines végétales chez des rats de tout âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Muziot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cilia Ouahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary metabolic signature of protein and amino-acid deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Devi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anura Kurpad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The level of methionine deficiency determines its effects on energy metabolism in growing rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Nutrition Conference (ENC) FENS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urine metabolomic signature of lysine deficiency in stunted children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshni M Pasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kurpad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on « Dietary Protein for Human Health »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des protéines et sécurité nutritionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire International SAMA Systèmes Alimentaires en Méditerranée et en Afrique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MUSE, Nov 2022, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Retardation Induced by Growth Retardation and Indispensable Amino Acid Deficiencies Can Not Be Catch Up by a Supplementation in Growing Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUTRITION 2022 Live Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Virtually, United States. pp.457-457, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cdn/nzac057.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Atallah</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIZO Dairy conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Synthesis and Higher Catabolism of Liver and Muscle Protein Compensate for Amino Acid Deficiency in Severely Protein-Restricted Growing Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Inconnu, United States. pp.518-518, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FGF21 hépatique : un acteur central de l'adaptation nutritionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Age and Adiposity on Casein Digestibility and Tissue Protein Synthesis in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">Lysine and Threonine Restriction Reproduced the Lower Synthesis but Not the Higher Catabolism of Liver and Muscle Protein of Severely Protein Restricted Growing Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, online, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzab055_006⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Inconnu, United States. pp.519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296237v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysine and Threonine Restriction Reproduced the Lower Synthesis but Not the Higher Catabolism of Liver and Muscle Protein of Severely Protein Restricted Growing Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">The Effects of Age and Adiposity on Casein Digestibility and Tissue Protein Synthesis in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Inconnu, United States. pp.519, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_034⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, online, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab055_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296230v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’âge et de l’adiposité sur la biodisponibilité des protéines et sur le taux de synthèse protéique dans le muscle et le foie chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Atallah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2020 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, e-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Consequences of LP Diet on Food Intake, Energy Expenditure and Hepatic and Hypothalamic FGF21 Are Reproduced by lLsine or Threonine Deficiency in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society for Nutrition, Jun 2020, Seattle, United States. pp.648-648, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cdn/nzaa049_041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Age and Adiposity on the Digestibility of Micellar Casein in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Atallah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Seattle, United States. pp.610-610, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cdn/nzaa049_003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme du glucose et enjeux pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée technique : Les sucres : Quelles fonctionnalités pour vos produits. Quelles solutions alternatives »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vitagora, le pôle de compétitivité agroalimentaire Bourgogne-Franche-Comté et Ile-de-France et IAR, le pôle de la bioéconomie, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rats sensibles à l’obésité sous régime faible en lipides et riche en glucides complexes ont un niveau d’expression élevé de l’amylase pancréatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity-prone high-fat fed rats reduce caloric intake and adiposity and gain more fat-free mass when allowed to separate protein from carbohydrate/fat intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Supplement 146.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic AMPK and its role in energy metabolism under high-protein diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The role of hepatic AMPK in metabolic adaptation under high-protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741416v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of hepatic AMPK in metabolic adaptation under high-protein diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Hepatic AMPK and its role in energy metabolism under high-protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741409v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P172: L’introduction d’un choix alimentaire (protéine vs glucides/lipides(GL)) diminue spécifiquement la prise de masse grasse des rats sensibles à l’obésité induite par un régime gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgium. pp.S158 -, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70814-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’introduction d’un choix alimentaire sur l’évolution du poids, la composition corporelle et la réponse neuronale du noyau accumbens chez les rats sensibles ou résistants à l’obésité induite par un régime gras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Even</w:t>
+                <w:t xml:space="preserve">Rôle de l’AMPK, mTOR et GCN2 dans la détection des AA dans des hépatocytes en culture primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chotechuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S117, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70482-6⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70288-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588498v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’AMPK, mTOR et GCN2 dans la détection des AA dans des hépatocytes en culture primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Influence de l’introduction d’un choix alimentaire sur l’évolution du poids, la composition corporelle et la réponse neuronale du noyau accumbens chez les rats sensibles ou résistants à l’obésité induite par un régime gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S31, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70288-7⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70482-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01588513v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucine and branched-chain amino acids modulate translation in rat primary hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattida Chotechuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation de modèles porcins de retard de croissance in utero (RCIU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both stimulation of mTOR and inhibition of GCN2 and AMPK are involved in the stimulation of protein translation in response to high protein diet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chotchuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gausseres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France. pp.62, OC3-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12279,142 +12413,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Protein and Hepatic Glucose Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Dardevet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Molecular Nutrition of Amino Acid and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2016, Molecular Nutrition Series, 9780128023754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12482,51 +12616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="526324A7"/>
+    <w:nsid w:val="988C203D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12713,51 +12847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalila-azzout-marniche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8397-9143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1406618" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02983-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04032362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.01.029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulagna Bandyopadhyay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhu Kashyap" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03810602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gehring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00204.2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02881-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Rietman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03377155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gehring" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Piedcoq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa274" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520002883" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007880" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00246.2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91274-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03007779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/ADO.2020.03.000154" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schmoll" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ziegler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Even" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.1508" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Chalvon Demersay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thornton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05990" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon Demersay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00022.2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy262" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bruneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00142.2019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00316.2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.03.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champ" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10080989" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00318.2017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Even" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.117.250803" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Arfsten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Egli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.239574" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Hadri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojo R. Rasoamanana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.10.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.03.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568609v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fedry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.12.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00040.2016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.07.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pimentel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A. Nadkarni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00391.2015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Foucault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451500238X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Dermersay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2015.00022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A Nadkarni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00065.2014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186846v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068436" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455227v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004560v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida N. Chotechuang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0765-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PF1L5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Matsumoto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003272v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Fromentin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0756-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFDH94MT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Christian Even" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2011.00096" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014664" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.120139" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00967163v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00497.2010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida Chotechuang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.91000.2008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.09.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW1G4FTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blouet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00566.2006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611432v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikogami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0N5X80T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611434v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611456v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;card" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hainault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bertry-Coussot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546622v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foretz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;card" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0290547" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611457v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foretz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611459v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guichard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foretz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Woods" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Stein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.18.6704-6711.2000" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611458v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woods" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Stein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemarchand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cournarie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guichard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01407-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZG7GZ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cournarie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305674v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Muziot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dufay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sahaka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419190v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andrianmihaja" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849795v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Ouahrani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311205v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni M Pasanna" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tom&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurpad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314400v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701262v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac057.023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679977v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhaye" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_033" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526293v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab055_006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296230v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delahaye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_034" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296047v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526646v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_041" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296222v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314468v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01799982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741416v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viollet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386864v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70814-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588498v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pimentel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Even" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadkarni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70482-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotechuang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70288-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNBDBPCR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186838v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Singer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416235v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotchuang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570281v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalila-azzout-marniche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8397-9143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanan Buranavanitvong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayaporn Thanthithum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Kanyakam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15071210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1406618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04032362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.01.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02983-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulagna Bandyopadhyay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhu Kashyap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03810602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gehring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00204.2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02881-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520002883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa274" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00246.2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91274-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03377155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gehring" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Piedcoq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Rietman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03007779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/ADO.2020.03.000154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schmoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ziegler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Even" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.1508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Chalvon Demersay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051414" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thornton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05990" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00142.2019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00316.2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy262" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon Demersay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00022.2019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.03.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00318.2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champ" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10080989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Hadri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojo R. Rasoamanana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Even" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.10.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Arfsten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Egli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.239574" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.03.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.117.250803" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.07.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00040.2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pimentel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A. Nadkarni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00391.2015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568609v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fedry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.12.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Foucault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451500238X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Dermersay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2015.00022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A Nadkarni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00065.2014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.19" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068436" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611423v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Matsumoto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida N. Chotechuang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0765-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PF1L5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Fromentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0756-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFDH94MT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Christian Even" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2011.00096" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014664" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.120139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00967163v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00497.2010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.09.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW1G4FTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida Chotechuang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.91000.2008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blouet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00566.2006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikogami" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0N5X80T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foretz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;card" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0290547" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611457v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foretz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;card" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hainault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bertry-Coussot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Woods" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Stein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.18.6704-6711.2000" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611459v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guichard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foretz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woods" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Stein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemarchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cournarie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cournarie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guichard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01407-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZG7GZ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Muziot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dufay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sahaka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andrianmihaja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849795v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Ouahrani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311205v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311460v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni M Pasanna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tom&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurpad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac057.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679977v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhaye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296230v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delahaye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_034" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab055_006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_041" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296222v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01799982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588431v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741409v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741416v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386864v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70814-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588513v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotechuang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70288-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNBDBPCR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588498v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pimentel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Even" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadkarni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70482-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Singer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416235v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotchuang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570281v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>