--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -258,51 +258,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 15, pp.1210. </w:t>
+              <w:t xml:space="preserve">, 2026, 15 (7), pp.1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods15071210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -681,641 +681,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into the Understanding of Muscle Glycolysis : Sestrins, Key Pivotal Proteins Integrating Glucose and Leucine to Control mTOR Activation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lysine or Threonine Deficiency Decreases Body Weight Gain in Growing Rats despite an Increase in Food Intake without Increasing Energy Expenditure in Response to FGF21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.01.029⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032362v1</w:t>
+                <w:t xml:space="preserve">hal-03917573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of liver AMPK and GCN2 kinases in the control of postprandial protein metabolism in response to mid-term high or low protein intake in mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Even</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02983-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157343v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Role of liver AMPK and GCN2 kinases in the control of postprandial protein metabolism in response to mid-term high or low protein intake in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Baniel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.407-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02983-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205743v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysine or Threonine Deficiency Decreases Body Weight Gain in Growing Rats despite an Increase in Food Intake without Increasing Energy Expenditure in Response to FGF21</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insight into the Understanding of Muscle Glycolysis : Sestrins, Key Pivotal Proteins Integrating Glucose and Leucine to Control mTOR Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (4), pp.915-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917573v1</w:t>
+                <w:t xml:space="preserve">hal-04032362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157375v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Protein Quality in Humans and Insights on Stable Isotope Approaches to Measure Digestibility – A Review</w:t>
               </w:r>
@@ -1491,51 +1491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 322 (2), pp.E154-E164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1569,90 +1569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate adiposity levels counteract protein metabolism modifications associated with aging in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1697,1125 +1697,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria assessment of pea protein quality in rats: a comparison between casein, gluten and pea protein alone or supplemented with methionine.</w:t>
+                <w:t xml:space="preserve">Rats self-select a constant protein-to-carbohydrate ratio rather than a constant protein-to-Energy Ratio and have low plasma FGF21 concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guillin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Joséphine Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114520002883⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (7), pp.1921-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010515v1</w:t>
+                <w:t xml:space="preserve">hal-03377155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein metabolism and related body function: mechanistic approaches and health consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Urinary Medium - Chained Acyl - Carnitines Sign High Caloric Intake whereas Short - Chained Acyl-Carnitines Sign High - Protein Diet within a High-Fat, Hypercaloric Diet in a Randomized Crossover Design Dietary Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Benoit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annemarie Rietman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665120007880⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13041191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526280v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Moro</w:t>
+                <w:t xml:space="preserve">Very low ileal nitrogen and amino acid digestibility of zein compared to whey protein isolate in healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03882404v1</w:t>
+                <w:t xml:space="preserve">hal-03010444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low ileal nitrogen and amino acid digestibility of zein compared to whey protein isolate in healthy volunteers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">Multi-criteria assessment of pea protein quality in rats: a comparison between casein, gluten and pea protein alone or supplemented with methionine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (4), pp.389-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520002883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03010444v1</w:t>
+                <w:t xml:space="preserve">hal-03010515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-carbohydrate interaction effects on energy balance, FGF21, IGF-1, and hypothalamic gene expression in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josephine Gehring</w:t>
+                <w:t xml:space="preserve">Protein metabolism and related body function: mechanistic approaches and health consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00246.2021⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (2), pp. 243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120007880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882409v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe protein deficiency induces hepatic expression and systemic level of FGF21 but inhibits its hypothalamic expression in growing rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91274-4⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526278v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rats self-select a constant protein-to-carbohydrate ratio rather than a constant protein-to-Energy Ratio and have low plasma FGF21 concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Gehring</w:t>
+                <w:t xml:space="preserve">Protein-carbohydrate interaction effects on energy balance, FGF21, IGF-1, and hypothalamic gene expression in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab056⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 321 (5), pp.E621 - E635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00246.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377155v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary Medium - Chained Acyl - Carnitines Sign High Caloric Intake whereas Short - Chained Acyl-Carnitines Sign High - Protein Diet within a High-Fat, Hypercaloric Diet in a Randomized Crossover Design Dietary Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe protein deficiency induces hepatic expression and systemic level of FGF21 but inhibits its hypothalamic expression in growing rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.1191. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.12436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13041191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91274-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882412v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in Plasma FGF21 Levels in Rats Fed A Standard 15% Protein Diet is not Sensitive Enough to Reflect Differences in Protein Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of diabetes &amp; obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2983,51 +2983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histidine: A Systematic Review on Metabolism and Physiological Effects in Human and Different Animal Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,563 +3379,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different bariatric surgeries on dietary protein bioavailability in rats</w:t>
+                <w:t xml:space="preserve">High Pancreatic Amylase Expression Promotes Adiposity in Obesity-Prone Carbohydrate-Sensitive Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouafa Bruneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00142.2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149 (2), pp.270-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxy262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371407v1</w:t>
+                <w:t xml:space="preserve">hal-02346708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-protein and methionine, high-starch diets increase energy intake and expenditure, increase FGF21, decrease IGF-1, and have little effect on adiposity in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver GCN2 controls hepatic FGF21 secretion and modulates whole-body postprandial oxidation profile under a low-protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00316.2018⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (6), pp.E1015-E1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00022.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346724v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Pancreatic Amylase Expression Promotes Adiposity in Obesity-Prone Carbohydrate-Sensitive Rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Effect of different bariatric surgeries on dietary protein bioavailability in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+                <w:t xml:space="preserve">Ouafa Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxy262⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (5), pp.G592-G601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00142.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346708v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver GCN2 controls hepatic FGF21 secretion and modulates whole-body postprandial oxidation profile under a low-protein diet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-protein and methionine, high-starch diets increase energy intake and expenditure, increase FGF21, decrease IGF-1, and have little effect on adiposity in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 317 (6), pp.E1015-E1021. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 316 (5), pp.R486-R501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00022.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00316.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308960v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein status modulates the rewarding value of foods and meals to maintain an adequate protein intake</w:t>
               </w:r>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 206, pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4051,103 +4051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-protein diet-induced hyperphagia and adiposity are modulated through interactions involving thermoregulation, motor activity, and protein quality in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 314 (2), pp.E139 - E151. </w:t>
@@ -4313,1181 +4313,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructo-oligosaccharides reduce energy intake but do not affect adiposity in rats fed a low-fat diet but increase energy intake and reduce fat mass in rats fed a high-fat diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifying the Dietary Carbohydrate-to-Protein Ratio Alters the Postprandial Macronutrient Oxidation Pattern in Liver of AMPK-Deficient Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouheyr Hadri</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (9), pp.1669-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.117.250803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769396v1</w:t>
+                <w:t xml:space="preserve">hal-01769400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of the Effects of Plant Compared with Animal Protein Sources on Features of Metabolic Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Arfsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Egli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (3), pp.281--292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.116.239574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic effects of intermittent access to caloric or non-caloric sweetened solutions in mice fed a high-caloric diet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Fructo-oligosaccharides reduce energy intake but do not affect adiposity in rats fed a low-fat diet but increase energy intake and reduce fat mass in rats fed a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouheyr Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rojo R. Rasoamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Even</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 175, pp.47--55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 182, pp.114 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568603v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the Dietary Carbohydrate-to-Protein Ratio Alters the Postprandial Macronutrient Oxidation Pattern in Liver of AMPK-Deficient Mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Metabolic effects of intermittent access to caloric or non-caloric sweetened solutions in mice fed a high-caloric diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Viollet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (9), pp.1669-1676. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.47--55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.117.250803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769400v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-protein diet induces, whereas high-protein diet reduces hepatic FGF21 production in mice, but glucose and not amino acids up-regulate FGF21 in cultured hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urinary metabolic profile predicts high-fat diet sensitivity in the C57Bl6/J mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fedry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 36, pp.60--67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 31, pp.88--97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568615v1</w:t>
+                <w:t xml:space="preserve">hal-01568609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to a high-protein diet progressively increases the postprandial accumulation of carbon skeletons from dietary amino acids in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 311 (4), pp.771 - 778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00040.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity-prone high-fat-fed rats reduce caloric intake and adiposity and gain more fat-free mass when allowed to self-select protein from carbohydrate: fat intake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Low-protein diet induces, whereas high-protein diet reduces hepatic FGF21 production in mice, but glucose and not amino acids up-regulate FGF21 in cultured hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Pimentel</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00391.2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.60--67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568612v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary metabolic profile predicts high-fat diet sensitivity in the C57Bl6/J mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesity-prone high-fat-fed rats reduce caloric intake and adiposity and gain more fat-free mass when allowed to self-select protein from carbohydrate: fat intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Fedry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+                <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31, pp.88--97. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (11), pp.R1169--R1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00391.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568609v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High dietary protein decreases fat deposition induced by high-fat and high-sucrose diet in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (8), pp.1132-1142. </w:t>
@@ -5538,90 +5538,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rats Prone to Obesity Under a High-Carbohydrate Diet have Increased Post-Meal CCK mRNA Expression and Characteristics of Rats Fed a High-Glycemic Index Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Dermersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.22. </w:t>
@@ -5659,103 +5659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food intake and energy expenditure are increased in high-fat-sensitive but not in high-carbohydrate-sensitive obesity-prone rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 307 (3), pp.R299-309. </w:t>
@@ -5793,64 +5793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary protein and blood glucose control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5891,743 +5891,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy restriction only slightly influences protein metabolism in obese rats, whatever the level of protein and its source in the diet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">The carbohydrate sensitive rat as a model of obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2012.19⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455227v1</w:t>
+                <w:t xml:space="preserve">hal-01186846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Proteins Contribute Little to Glucose Production, Even Under Optimal Gluconeogenic Conditions in Healthy Humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Luengo</w:t>
+                <w:t xml:space="preserve">Energy restriction only slightly influences protein metabolism in obese rats, whatever the level of protein and its source in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db12-1208⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.263 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2012.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547485v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbohydrate sensitive rat as a model of obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+                <w:t xml:space="preserve">Dietary Proteins Contribute Little to Glucose Production, Even Under Optimal Gluconeogenic Conditions in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (5), pp.1435-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db12-1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186846v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of monosodium glutamate supplementation on glutamine metabolism in adult rats.</w:t>
+                <w:t xml:space="preserve">Down-regulation of the ubiquitin-proteasome proteolysis system by amino acids and insulin involves the adenosine monophosphate-activated protein kinase and mammalian target of rapamycin pathways in rat hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boutry</w:t>
+                <w:t xml:space="preserve">Nattida N. Chotechuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience (Scholar edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.457 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-010-0765-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611423v1</w:t>
+                <w:t xml:space="preserve">hal-01004560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of the ubiquitin-proteasome proteolysis system by amino acids and insulin involves the adenosine monophosphate-activated protein kinase and mammalian target of rapamycin pathways in rat hepatocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Effects of monosodium glutamate supplementation on glutamine metabolism in adult rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Bioscience (Scholar edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.279-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004560v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The postprandial use of dietary amino acids as an energy substrate is delayed after the deamination process in rats adapted for 2 weeks to a high protein diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6755,64 +6755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.96. </w:t>
@@ -6850,90 +6850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Protein at the Expense of Carbohydrate in the Diet Down-Regulates Glucose Utilization as Glucose Sparing Effect in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6984,90 +6984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial Nutrient Partitioning but Not Energy Expenditure Is Modified in Growing Rats during Adaptation to a High-Protein Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7118,77 +7118,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary protein regulates hepatic constitutive protein anabolism in rats in a dose-dependent manner and independently of energy nutrient composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7246,350 +7246,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[C-13] GC-C-IRMS analysis of methylboronic acid derivatives of glucose from liver glycogen after the ingestion of [C-13] labeled tracers in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">mTOR, AMPK, and GCN2 coordinate the adaptation of hepatic energy metabolic pathways in response to protein intake in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattida Chotechuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gausseres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.09.005⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (6), pp.E1313 - E1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.91000.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173377v1</w:t>
+                <w:t xml:space="preserve">hal-01611428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR, AMPK, and GCN2 coordinate the adaptation of hepatic energy metabolic pathways in response to protein intake in the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[C-13] GC-C-IRMS analysis of methylboronic acid derivatives of glucose from liver glycogen after the ingestion of [C-13] labeled tracers in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattida Chotechuang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gausseres</w:t>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 877 (29), pp.3638-3644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2009.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.91000.2008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611428v1</w:t>
+                <w:t xml:space="preserve">hal-01173377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver glyconeogenesis: a pathway to cope with postprandial amino acid excess in high-protein fed rats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7692,51 +7692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7838,51 +7838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7950,51 +7950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMP-activated protein kinase and hepatic genes involved in glucose metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Foufelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8026,446 +8026,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol-regulatory-element-binding protein I c mediates insulin action on hepatic gene expression</w:t>
+                <w:t xml:space="preserve">Adenovirus-mediated overexpression of sterol regulatory element binding protein-1c mimics insulin effects on hepatic gene expression and glucose homeostasis in diabetic mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferré</w:t>
+                <w:t xml:space="preserve">D Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Foretz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">I Hainault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bécard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Bertry-Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.2425-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546622v1</w:t>
+                <w:t xml:space="preserve">hal-01611456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol-regulatory-element-binding protein 1c mediates insulin action on hepatic gene expression.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Sterol-regulatory-element-binding protein I c mediates insulin action on hepatic gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Foretz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">M. Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bécard</w:t>
+                <w:t xml:space="preserve">D. Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Foufelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.547-52</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 29 (4), pp.547-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bst0290547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611457v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenovirus-mediated overexpression of sterol regulatory element binding protein-1c mimics insulin effects on hepatic gene expression and glucose homeostasis in diabetic mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Sterol-regulatory-element-binding protein 1c mediates insulin action on hepatic gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foufelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.2425-30</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.547-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611456v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Role of AMP-Activated Protein Kinase in the Regulation of Glucose-Activated Gene Expression Using Constitutively Active and Dominant Negative Forms of the Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Foretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8542,103 +8542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin effects on sterol regulatory-element-binding protein-1c (SREBP-1c) transcriptional activity in rat hepatocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Foretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.389-93</w:t>
@@ -8680,51 +8680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the role of AMP-activated protein kinase in the regulation of glucose-activated gene expression using constitutively active and dominant negative forms of the kinase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Foretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8786,298 +8786,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism.</w:t>
+                <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Cournarie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Fabienne Cournarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Guichard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Foretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ferré</w:t>
+                <w:t xml:space="preserve">Colette Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, pp.527-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 460 (3), pp.527-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(99)01407-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611460v1</w:t>
+                <w:t xml:space="preserve">hal-02546617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cournarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferré</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 460 (3), pp.527-532. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, pp.527-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02546617v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9509,51 +9509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Devi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anura Kurpad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9634,64 +9634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Nutrition Conference (ENC) FENS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade (Serbia), Serbia</w:t>
@@ -10048,90 +10048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10186,51 +10186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Synthesis and Higher Catabolism of Liver and Muscle Protein Compensate for Amino Acid Deficiency in Severely Protein-Restricted Growing Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,377 +10370,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysine and Threonine Restriction Reproduced the Lower Synthesis but Not the Higher Catabolism of Liver and Muscle Protein of Severely Protein Restricted Growing Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">The Effects of Age and Adiposity on Casein Digestibility and Tissue Protein Synthesis in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Inconnu, United States. pp.519, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_034⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, online, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab055_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296230v1</w:t>
+                <w:t xml:space="preserve">hal-03296237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Age and Adiposity on Casein Digestibility and Tissue Protein Synthesis in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">Lysine and Threonine Restriction Reproduced the Lower Synthesis but Not the Higher Catabolism of Liver and Muscle Protein of Severely Protein Restricted Growing Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, online, United States. </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Inconnu, United States. pp.519, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzab055_006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296237v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’âge et de l’adiposité sur la biodisponibilité des protéines et sur le taux de synthèse protéique dans le muscle et le foie chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2020 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, e-conference, France</w:t>
@@ -10769,103 +10769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Consequences of LP Diet on Food Intake, Energy Expenditure and Hepatic and Hypothalamic FGF21 Are Reproduced by lLsine or Threonine Deficiency in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society for Nutrition, Jun 2020, Seattle, United States. pp.648-648, </w:t>
@@ -10903,103 +10903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Age and Adiposity on the Digestibility of Micellar Casein in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Seattle, United States. pp.610-610, </w:t>
@@ -11106,90 +11106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rats sensibles à l’obésité sous régime faible en lipides et riche en glucides complexes ont un niveau d’expression élevé de l’amylase pancréatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11244,90 +11244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity-prone high-fat fed rats reduce caloric intake and adiposity and gain more fat-free mass when allowed to separate protein from carbohydrate/fat intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Supplement 146.6</w:t>
@@ -11350,277 +11350,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of hepatic AMPK in metabolic adaptation under high-protein diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Hepatic AMPK and its role in energy metabolism under high-protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741409v1</w:t>
+                <w:t xml:space="preserve">hal-02741416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic AMPK and its role in energy metabolism under high-protein diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">The role of hepatic AMPK in metabolic adaptation under high-protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741416v1</w:t>
+                <w:t xml:space="preserve">hal-02741409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P172: L’introduction d’un choix alimentaire (protéine vs glucides/lipides(GL)) diminue spécifiquement la prise de masse grasse des rats sensibles à l’obésité induite par un régime gras</w:t>
               </w:r>
@@ -11632,51 +11632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11734,389 +11734,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’AMPK, mTOR et GCN2 dans la détection des AA dans des hépatocytes en culture primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Influence de l’introduction d’un choix alimentaire sur l’évolution du poids, la composition corporelle et la réponse neuronale du noyau accumbens chez les rats sensibles ou résistants à l’obésité induite par un régime gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S31, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70288-7⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70482-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588513v1</w:t>
+                <w:t xml:space="preserve">hal-01588498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’introduction d’un choix alimentaire sur l’évolution du poids, la composition corporelle et la réponse neuronale du noyau accumbens chez les rats sensibles ou résistants à l’obésité induite par un régime gras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de l’AMPK, mTOR et GCN2 dans la détection des AA dans des hépatocytes en culture primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pimentel</w:t>
+                <w:t xml:space="preserve">N. Chotechuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Even</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">D. Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S117, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70288-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70482-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588498v1</w:t>
+                <w:t xml:space="preserve">hal-01588513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucine and branched-chain amino acids modulate translation in rat primary hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattida Chotechuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Washington D.C., United States</w:t>
@@ -12184,51 +12184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12283,90 +12283,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both stimulation of mTOR and inhibition of GCN2 and AMPK are involved in the stimulation of protein translation in response to high protein diet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chotchuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gausseres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France. pp.62, OC3-2</w:t>
@@ -12427,64 +12427,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Protein and Hepatic Glucose Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12616,51 +12616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="988C203D"/>
+    <w:nsid w:val="7B99C930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12847,51 +12847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalila-azzout-marniche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8397-9143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanan Buranavanitvong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayaporn Thanthithum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Kanyakam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15071210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1406618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04032362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.01.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02983-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulagna Bandyopadhyay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhu Kashyap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03810602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gehring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00204.2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02881-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520002883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa274" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00246.2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91274-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03377155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gehring" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Piedcoq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Rietman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03007779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/ADO.2020.03.000154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schmoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ziegler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Even" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.1508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Chalvon Demersay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051414" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thornton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05990" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00142.2019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00316.2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy262" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon Demersay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00022.2019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.03.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00318.2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champ" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10080989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Hadri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojo R. Rasoamanana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Even" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.10.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Arfsten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Egli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.239574" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.03.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.117.250803" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.07.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00040.2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pimentel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A. Nadkarni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00391.2015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568609v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fedry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.12.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Foucault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451500238X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Dermersay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2015.00022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A Nadkarni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00065.2014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.19" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068436" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611423v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Matsumoto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida N. Chotechuang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0765-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PF1L5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Fromentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0756-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFDH94MT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Christian Even" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2011.00096" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014664" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.120139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00967163v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00497.2010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.09.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW1G4FTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida Chotechuang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.91000.2008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blouet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00566.2006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikogami" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0N5X80T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foretz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;card" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0290547" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611457v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foretz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;card" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hainault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bertry-Coussot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Woods" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Stein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.18.6704-6711.2000" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611459v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guichard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foretz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woods" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Stein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemarchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cournarie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cournarie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guichard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01407-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZG7GZ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Muziot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dufay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sahaka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andrianmihaja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849795v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Ouahrani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311205v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311460v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni M Pasanna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tom&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurpad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac057.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679977v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhaye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296230v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delahaye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_034" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab055_006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_041" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296222v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01799982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588431v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741409v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741416v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386864v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70814-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588513v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotechuang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70288-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNBDBPCR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588498v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pimentel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Even" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadkarni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70482-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Singer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416235v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotchuang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570281v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalila-azzout-marniche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8397-9143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanan Buranavanitvong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayaporn Thanthithum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Kanyakam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15071210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1406618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02983-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04032362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.01.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulagna Bandyopadhyay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhu Kashyap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03810602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gehring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00204.2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02881-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03377155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gehring" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Piedcoq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Rietman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520002883" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007880" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00246.2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91274-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03007779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/ADO.2020.03.000154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schmoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ziegler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Even" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.1508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Chalvon Demersay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051414" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thornton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05990" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy262" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon Demersay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00022.2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bruneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00142.2019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00316.2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.03.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00318.2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champ" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10080989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769400v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Even" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.117.250803" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Arfsten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Egli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.239574" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Hadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojo R. Rasoamanana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.10.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.03.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fedry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.12.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455217v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00040.2016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pimentel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A. Nadkarni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00391.2015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Foucault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451500238X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Dermersay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2015.00022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A Nadkarni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00065.2014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186846v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068436" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455227v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida N. Chotechuang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0765-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PF1L5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Matsumoto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Fromentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0756-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFDH94MT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Christian Even" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2011.00096" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014664" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.120139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00967163v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00497.2010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida Chotechuang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.91000.2008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.09.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW1G4FTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blouet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00566.2006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikogami" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0N5X80T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;card" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hainault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bertry-Coussot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546622v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foretz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;card" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0290547" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foretz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Woods" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Stein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.18.6704-6711.2000" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611459v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guichard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foretz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woods" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Stein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemarchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546617v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cournarie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guichard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01407-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZG7GZ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611460v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cournarie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Muziot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dufay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sahaka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andrianmihaja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849795v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Ouahrani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311205v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311460v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni M Pasanna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tom&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurpad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac057.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679977v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhaye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296237v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab055_006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296230v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delahaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_041" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296222v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01799982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588431v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741416v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741409v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386864v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70814-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pimentel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Even" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadkarni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70482-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588513v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotechuang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70288-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNBDBPCR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Singer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416235v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotchuang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570281v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>