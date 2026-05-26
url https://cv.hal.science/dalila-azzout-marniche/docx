--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -681,641 +681,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysine or Threonine Deficiency Decreases Body Weight Gain in Growing Rats despite an Increase in Food Intake without Increasing Energy Expenditure in Response to FGF21</w:t>
+                <w:t xml:space="preserve">Role of liver AMPK and GCN2 kinases in the control of postprandial protein metabolism in response to mid-term high or low protein intake in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Blais</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010197⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.407-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02983-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917573v1</w:t>
+                <w:t xml:space="preserve">hal-04157343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insight into the Understanding of Muscle Glycolysis : Sestrins, Key Pivotal Proteins Integrating Glucose and Leucine to Control mTOR Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 153 (4), pp.915-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157375v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of liver AMPK and GCN2 kinases in the control of postprandial protein metabolism in response to mid-term high or low protein intake in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joanna Moro</w:t>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Even</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (1), pp.407-417. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02983-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157343v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into the Understanding of Muscle Glycolysis : Sestrins, Key Pivotal Proteins Integrating Glucose and Leucine to Control mTOR Activation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 153 (4), pp.915-916. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.01.029⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032362v1</w:t>
+                <w:t xml:space="preserve">hal-04157375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Boulier</w:t>
+                <w:t xml:space="preserve">Lysine or Threonine Deficiency Decreases Body Weight Gain in Growing Rats despite an Increase in Food Intake without Increasing Energy Expenditure in Response to FGF21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baniel</w:t>
+                <w:t xml:space="preserve">Patrick C Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+                <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15010197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205743v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Protein Quality in Humans and Insights on Stable Isotope Approaches to Measure Digestibility – A Review</w:t>
               </w:r>
@@ -1491,51 +1491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 322 (2), pp.E154-E164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1569,90 +1569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate adiposity levels counteract protein metabolism modifications associated with aging in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1697,1125 +1697,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rats self-select a constant protein-to-carbohydrate ratio rather than a constant protein-to-Energy Ratio and have low plasma FGF21 concentrations</w:t>
+                <w:t xml:space="preserve">Multi-criteria assessment of pea protein quality in rats: a comparison between casein, gluten and pea protein alone or supplemented with methionine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Gehring</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">Florence Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab056⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (4), pp.389-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520002883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377155v1</w:t>
+                <w:t xml:space="preserve">hal-03010515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary Medium - Chained Acyl - Carnitines Sign High Caloric Intake whereas Short - Chained Acyl-Carnitines Sign High - Protein Diet within a High-Fat, Hypercaloric Diet in a Randomized Crossover Design Dietary Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Rietman</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas N Rutledge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.1191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13041191⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882412v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low ileal nitrogen and amino acid digestibility of zein compared to whey protein isolate in healthy volunteers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Protein metabolism and related body function: mechanistic approaches and health consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa274⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (2), pp. 243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120007880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010444v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria assessment of pea protein quality in rats: a comparison between casein, gluten and pea protein alone or supplemented with methionine.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
+                <w:t xml:space="preserve">Very low ileal nitrogen and amino acid digestibility of zein compared to whey protein isolate in healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114520002883⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010515v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein metabolism and related body function: mechanistic approaches and health consequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Benoit</w:t>
+                <w:t xml:space="preserve">Protein-carbohydrate interaction effects on energy balance, FGF21, IGF-1, and hypothalamic gene expression in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665120007880⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 321 (5), pp.E621 - E635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00246.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526280v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Severe protein deficiency induces hepatic expression and systemic level of FGF21 but inhibits its hypothalamic expression in growing rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.12436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91274-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882404v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-carbohydrate interaction effects on energy balance, FGF21, IGF-1, and hypothalamic gene expression in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josephine Gehring</w:t>
+                <w:t xml:space="preserve">Rats self-select a constant protein-to-carbohydrate ratio rather than a constant protein-to-Energy Ratio and have low plasma FGF21 concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00246.2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151 (7), pp.1921-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882409v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe protein deficiency induces hepatic expression and systemic level of FGF21 but inhibits its hypothalamic expression in growing rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Urinary Medium - Chained Acyl - Carnitines Sign High Caloric Intake whereas Short - Chained Acyl-Carnitines Sign High - Protein Diet within a High-Fat, Hypercaloric Diet in a Randomized Crossover Design Dietary Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Rietman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.12436. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91274-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13041191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526278v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in Plasma FGF21 Levels in Rats Fed A Standard 15% Protein Diet is not Sensitive Enough to Reflect Differences in Protein Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of diabetes &amp; obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2977,295 +2977,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02886252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histidine: A Systematic Review on Metabolism and Physiological Effects in Human and Different Animal Species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein Status Modulates an Appetite for Protein To Maintain a Balanced Nutritional State—A Perspective View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan-Chalvon Demersay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12051414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (7), pp.1830-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b05990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040769v1</w:t>
+                <w:t xml:space="preserve">hal-02386504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Status Modulates an Appetite for Protein To Maintain a Balanced Nutritional State—A Perspective View</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick C Even</w:t>
+                <w:t xml:space="preserve">Histidine: A Systematic Review on Metabolism and Physiological Effects in Human and Different Animal Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thornton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan-Chalvon Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (7), pp.1830-1836. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b05990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu12051414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02386504v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Susceptibility to Obesity and Glucose Intolerance in Adult Female Rats Programmed by High-Protein Diet during Gestation, But Not during Lactation</w:t>
               </w:r>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3513,429 +3513,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver GCN2 controls hepatic FGF21 secretion and modulates whole-body postprandial oxidation profile under a low-protein diet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-protein and methionine, high-starch diets increase energy intake and expenditure, increase FGF21, decrease IGF-1, and have little effect on adiposity in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00022.2019⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 316 (5), pp.R486-R501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00316.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308960v1</w:t>
+                <w:t xml:space="preserve">hal-02346724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different bariatric surgeries on dietary protein bioavailability in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+                <w:t xml:space="preserve">Ouafa Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 317 (5), pp.G592-G601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpgi.00142.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-protein and methionine, high-starch diets increase energy intake and expenditure, increase FGF21, decrease IGF-1, and have little effect on adiposity in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver GCN2 controls hepatic FGF21 secretion and modulates whole-body postprandial oxidation profile under a low-protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 316 (5), pp.R486-R501. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (6), pp.E1015-E1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00316.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00022.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346724v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein status modulates the rewarding value of foods and meals to maintain an adequate protein intake</w:t>
               </w:r>
@@ -3960,51 +3960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4051,90 +4051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-protein diet-induced hyperphagia and adiposity are modulated through interactions involving thermoregulation, motor activity, and protein quality in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4313,753 +4313,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the Dietary Carbohydrate-to-Protein Ratio Alters the Postprandial Macronutrient Oxidation Pattern in Liver of AMPK-Deficient Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fructo-oligosaccharides reduce energy intake but do not affect adiposity in rats fed a low-fat diet but increase energy intake and reduce fat mass in rats fed a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zouheyr Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rojo R. Rasoamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Even</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.117.250803⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.114 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769400v1</w:t>
+                <w:t xml:space="preserve">hal-01769396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of the Effects of Plant Compared with Animal Protein Sources on Features of Metabolic Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Arfsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Egli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (3), pp.281--292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.116.239574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructo-oligosaccharides reduce energy intake but do not affect adiposity in rats fed a low-fat diet but increase energy intake and reduce fat mass in rats fed a high-fat diet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+                <w:t xml:space="preserve">Metabolic effects of intermittent access to caloric or non-caloric sweetened solutions in mice fed a high-caloric diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick C. Even</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 182, pp.114 - 120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 175, pp.47--55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769396v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic effects of intermittent access to caloric or non-caloric sweetened solutions in mice fed a high-caloric diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Soto</w:t>
+                <w:t xml:space="preserve">Modifying the Dietary Carbohydrate-to-Protein Ratio Alters the Postprandial Macronutrient Oxidation Pattern in Liver of AMPK-Deficient Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 175, pp.47--55. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (9), pp.1669-1676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.117.250803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568603v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary metabolic profile predicts high-fat diet sensitivity in the C57Bl6/J mouse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Low-protein diet induces, whereas high-protein diet reduces hepatic FGF21 production in mice, but glucose and not amino acids up-regulate FGF21 in cultured hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31, pp.88--97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.12.015⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 36, pp.60--67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568609v1</w:t>
+                <w:t xml:space="preserve">hal-01568615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to a high-protein diet progressively increases the postprandial accumulation of carbon skeletons from dietary amino acids in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,426 +5068,426 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 311 (4), pp.771 - 778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00040.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-protein diet induces, whereas high-protein diet reduces hepatic FGF21 production in mice, but glucose and not amino acids up-regulate FGF21 in cultured hepatocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Obesity-prone high-fat-fed rats reduce caloric intake and adiposity and gain more fat-free mass when allowed to self-select protein from carbohydrate: fat intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (11), pp.R1169--R1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00391.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568615v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity-prone high-fat-fed rats reduce caloric intake and adiposity and gain more fat-free mass when allowed to self-select protein from carbohydrate: fat intake</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urinary metabolic profile predicts high-fat diet sensitivity in the C57Bl6/J mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
+                <w:t xml:space="preserve">Juliette Fedry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 310 (11), pp.R1169--R1176. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.88--97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00391.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568612v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High dietary protein decreases fat deposition induced by high-fat and high-sucrose diet in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (8), pp.1132-1142. </w:t>
@@ -5551,77 +5551,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Dermersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.22. </w:t>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary protein and blood glucose control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5891,700 +5891,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbohydrate sensitive rat as a model of obesity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">Energy restriction only slightly influences protein metabolism in obese rats, whatever the level of protein and its source in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068436⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.263 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2012.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186846v1</w:t>
+                <w:t xml:space="preserve">hal-01455227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy restriction only slightly influences protein metabolism in obese rats, whatever the level of protein and its source in the diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+                <w:t xml:space="preserve">Dietary Proteins Contribute Little to Glucose Production, Even Under Optimal Gluconeogenic Conditions in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2012.19⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (5), pp.1435-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db12-1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455227v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Proteins Contribute Little to Glucose Production, Even Under Optimal Gluconeogenic Conditions in Healthy Humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Luengo</w:t>
+                <w:t xml:space="preserve">The carbohydrate sensitive rat as a model of obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62 (5), pp.1435-1442. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db12-1208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547485v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of the ubiquitin-proteasome proteolysis system by amino acids and insulin involves the adenosine monophosphate-activated protein kinase and mammalian target of rapamycin pathways in rat hepatocytes</w:t>
+                <w:t xml:space="preserve">Effects of monosodium glutamate supplementation on glutamine metabolism in adult rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattida N. Chotechuang</w:t>
+                <w:t xml:space="preserve">Claire Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Bioscience (Scholar edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.279-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004560v1</w:t>
+                <w:t xml:space="preserve">hal-01611423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of monosodium glutamate supplementation on glutamine metabolism in adult rats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Boutry</w:t>
+                <w:t xml:space="preserve">Down-regulation of the ubiquitin-proteasome proteolysis system by amino acids and insulin involves the adenosine monophosphate-activated protein kinase and mammalian target of rapamycin pathways in rat hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattida N. Chotechuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience (Scholar edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.457 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-010-0765-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611423v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The postprandial use of dietary amino acids as an energy substrate is delayed after the deamination process in rats adapted for 2 weeks to a high protein diet</w:t>
               </w:r>
@@ -6596,51 +6596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,90 +6850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Protein at the Expense of Carbohydrate in the Diet Down-Regulates Glucose Utilization as Glucose Sparing Effect in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6984,103 +6984,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial Nutrient Partitioning but Not Energy Expenditure Is Modified in Growing Rats during Adaptation to a High-Protein Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 140 (5), pp.939 - 945. </w:t>
@@ -7118,51 +7118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary protein regulates hepatic constitutive protein anabolism in rats in a dose-dependent manner and independently of energy nutrient composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,90 +7386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[C-13] GC-C-IRMS analysis of methylboronic acid derivatives of glucose from liver glycogen after the ingestion of [C-13] labeled tracers in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7545,51 +7545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver glyconeogenesis: a pathway to cope with postprandial amino acid excess in high-protein fed rats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8026,662 +8026,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adenovirus-mediated overexpression of sterol regulatory element binding protein-1c mimics insulin effects on hepatic gene expression and glucose homeostasis in diabetic mice.</w:t>
+                <w:t xml:space="preserve">Sterol-regulatory-element-binding protein I c mediates insulin action on hepatic gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bécard</w:t>
+                <w:t xml:space="preserve">P. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Hainault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">M. Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bertry-Coussot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foufelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (4), pp.547-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bst0290547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611456v1</w:t>
+                <w:t xml:space="preserve">hal-02546622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol-regulatory-element-binding protein I c mediates insulin action on hepatic gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Sterol-regulatory-element-binding protein 1c mediates insulin action on hepatic gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Foretz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">F Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bécard</w:t>
+                <w:t xml:space="preserve">D Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Foufelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 29 (4), pp.547-552. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, pp.547-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546622v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol-regulatory-element-binding protein 1c mediates insulin action on hepatic gene expression.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Ferré</w:t>
+                <w:t xml:space="preserve">Adenovirus-mediated overexpression of sterol regulatory element binding protein-1c mimics insulin effects on hepatic gene expression and glucose homeostasis in diabetic mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Hainault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Foretz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Bertry-Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.547-52</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.2425-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611457v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Role of AMP-Activated Protein Kinase in the Regulation of Glucose-Activated Gene Expression Using Constitutively Active and Dominant Negative Forms of the Kinase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin effects on sterol regulatory-element-binding protein-1c (SREBP-1c) transcriptional activity in rat hepatocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Woods</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Foretz</w:t>
+                <w:t xml:space="preserve">C Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvie Stein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lemarchand</w:t>
+                <w:t xml:space="preserve">M Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.389-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546620v1</w:t>
+                <w:t xml:space="preserve">hal-01611459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin effects on sterol regulatory-element-binding protein-1c (SREBP-1c) transcriptional activity in rat hepatocytes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Role of AMP-Activated Protein Kinase in the Regulation of Glucose-Activated Gene Expression Using Constitutively Active and Dominant Negative Forms of the Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Bécard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvie Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Guichard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Ferré</w:t>
+                <w:t xml:space="preserve">Patricia Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (18), pp.6704-6711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mcb.20.18.6704-6711.2000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611459v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the role of AMP-activated protein kinase in the regulation of glucose-activated gene expression using constitutively active and dominant negative forms of the kinase.</w:t>
               </w:r>
@@ -8693,51 +8693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Foretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8786,298 +8786,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism</w:t>
+                <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Cournarie</w:t>
+                <w:t xml:space="preserve">F Cournarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Foretz</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Guichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferré</w:t>
+                <w:t xml:space="preserve">F. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 460 (3), pp.527-532. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, pp.527-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546617v1</w:t>
+                <w:t xml:space="preserve">hal-01611460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Cournarie</w:t>
+                <w:t xml:space="preserve">The inhibitory effect of glucose on phosphoenolpyruvate carboxykinase gene expression in cultured hepatocytes is transcriptional and requires glucose metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cournarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Ferré</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Foretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, pp.527-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 460 (3), pp.527-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(99)01407-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611460v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9509,51 +9509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Devi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anura Kurpad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9634,64 +9634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Nutrition Conference (ENC) FENS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade (Serbia), Serbia</w:t>
@@ -10048,90 +10048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10186,51 +10186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Synthesis and Higher Catabolism of Liver and Muscle Protein Compensate for Amino Acid Deficiency in Severely Protein-Restricted Growing Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,377 +10370,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Age and Adiposity on Casein Digestibility and Tissue Protein Synthesis in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">Lysine and Threonine Restriction Reproduced the Lower Synthesis but Not the Higher Catabolism of Liver and Muscle Protein of Severely Protein Restricted Growing Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, online, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzab055_006⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Inconnu, United States. pp.519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296237v1</w:t>
+                <w:t xml:space="preserve">hal-03296230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysine and Threonine Restriction Reproduced the Lower Synthesis but Not the Higher Catabolism of Liver and Muscle Protein of Severely Protein Restricted Growing Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">The Effects of Age and Adiposity on Casein Digestibility and Tissue Protein Synthesis in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Inconnu, United States. pp.519, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, online, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab055_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296230v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’âge et de l’adiposité sur la biodisponibilité des protéines et sur le taux de synthèse protéique dans le muscle et le foie chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2020 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, e-conference, France</w:t>
@@ -10769,103 +10769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Consequences of LP Diet on Food Intake, Energy Expenditure and Hepatic and Hypothalamic FGF21 Are Reproduced by lLsine or Threonine Deficiency in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society for Nutrition, Jun 2020, Seattle, United States. pp.648-648, </w:t>
@@ -10903,103 +10903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Age and Adiposity on the Digestibility of Micellar Casein in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Seattle, United States. pp.610-610, </w:t>
@@ -11132,64 +11132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11231,103 +11231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity-prone high-fat fed rats reduce caloric intake and adiposity and gain more fat-free mass when allowed to separate protein from carbohydrate/fat intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Supplement 146.6</w:t>
@@ -11350,277 +11350,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic AMPK and its role in energy metabolism under high-protein diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">The role of hepatic AMPK in metabolic adaptation under high-protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741416v1</w:t>
+                <w:t xml:space="preserve">hal-02741409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of hepatic AMPK in metabolic adaptation under high-protein diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Hepatic AMPK and its role in energy metabolism under high-protein diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Chalvon Demersay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741409v1</w:t>
+                <w:t xml:space="preserve">hal-02741416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P172: L’introduction d’un choix alimentaire (protéine vs glucides/lipides(GL)) diminue spécifiquement la prise de masse grasse des rats sensibles à l’obésité induite par un régime gras</w:t>
               </w:r>
@@ -11734,307 +11734,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’introduction d’un choix alimentaire sur l’évolution du poids, la composition corporelle et la réponse neuronale du noyau accumbens chez les rats sensibles ou résistants à l’obésité induite par un régime gras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de l’AMPK, mTOR et GCN2 dans la détection des AA dans des hépatocytes en culture primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pimentel</w:t>
+                <w:t xml:space="preserve">N. Chotechuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Even</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">D. Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S117, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70288-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70482-6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588498v1</w:t>
+                <w:t xml:space="preserve">hal-01588513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’AMPK, mTOR et GCN2 dans la détection des AA dans des hépatocytes en culture primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l’introduction d’un choix alimentaire sur l’évolution du poids, la composition corporelle et la réponse neuronale du noyau accumbens chez les rats sensibles ou résistants à l’obésité induite par un régime gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S31, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70288-7⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70482-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588513v1</w:t>
+                <w:t xml:space="preserve">hal-01588498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucine and branched-chain amino acids modulate translation in rat primary hepatocytes</w:t>
               </w:r>
@@ -12427,77 +12427,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Protein and Hepatic Glucose Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Dardevet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Molecular Nutrition of Amino Acid and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2016, Molecular Nutrition Series, 9780128023754</w:t>
@@ -12616,51 +12616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B99C930"/>
+    <w:nsid w:val="5EE4E7B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12847,51 +12847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalila-azzout-marniche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8397-9143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanan Buranavanitvong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayaporn Thanthithum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Kanyakam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15071210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1406618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02983-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04032362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.01.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulagna Bandyopadhyay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhu Kashyap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03810602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gehring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00204.2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02881-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03377155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gehring" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Piedcoq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab056" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Rietman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520002883" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007880" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882409v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00246.2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526278v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91274-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03007779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/ADO.2020.03.000154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schmoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ziegler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Even" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.1508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Chalvon Demersay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051414" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thornton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05990" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy262" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon Demersay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00022.2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bruneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00142.2019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00316.2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.03.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00318.2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champ" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10080989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769400v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Even" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.117.250803" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Arfsten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Egli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.239574" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Hadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojo R. Rasoamanana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.10.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.03.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fedry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.12.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455217v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00040.2016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pimentel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A. Nadkarni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00391.2015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Foucault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451500238X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Dermersay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2015.00022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A Nadkarni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00065.2014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186846v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068436" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455227v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida N. Chotechuang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0765-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PF1L5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Matsumoto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Fromentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0756-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFDH94MT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Christian Even" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2011.00096" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014664" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.120139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00967163v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00497.2010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida Chotechuang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.91000.2008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.09.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW1G4FTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blouet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00566.2006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikogami" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0N5X80T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;card" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hainault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bertry-Coussot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546622v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foretz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;card" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0290547" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foretz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Woods" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Stein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.18.6704-6711.2000" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611459v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guichard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foretz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woods" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Stein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemarchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546617v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cournarie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guichard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01407-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZG7GZ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611460v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cournarie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Muziot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dufay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sahaka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andrianmihaja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849795v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Ouahrani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311205v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311460v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni M Pasanna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tom&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurpad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac057.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679977v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhaye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296237v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab055_006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296230v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delahaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_034" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_041" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296222v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01799982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588431v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741416v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741409v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386864v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70814-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pimentel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Even" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadkarni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70482-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588513v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotechuang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70288-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNBDBPCR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Singer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416235v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotchuang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570281v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalila-azzout-marniche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8397-9143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanan Buranavanitvong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayaporn Thanthithum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Kanyakam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15071210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Devi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.08.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souka&#239;na Benhaddou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1406618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02983-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04032362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.01.029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010197" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulagna Bandyopadhyay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindhu Kashyap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03810602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gehring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00204.2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02881-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520002883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007880" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa274" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00246.2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91274-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03377155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gehring" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Piedcoq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab056" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Rietman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041191" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03007779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/ADO.2020.03.000154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schmoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ziegler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Even" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep4.1508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thornton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b05990" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Chalvon Demersay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051414" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxy262" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00316.2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bruneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00142.2019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon Demersay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00022.2019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.03.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00318.2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champ" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10080989" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Hadri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojo R. Rasoamanana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Even" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.10.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Arfsten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Egli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.239574" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.03.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.117.250803" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.07.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00040.2016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pimentel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A. Nadkarni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00391.2015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568609v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fedry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.12.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Foucault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451500238X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Dermersay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2015.00022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A Nadkarni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00065.2014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2012.19" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547485v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fromentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Luengo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db12-1208" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068436" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611423v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Matsumoto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida N. Chotechuang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0765-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PF1L5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Fromentin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Luengo-Guyonnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0756-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFDH94MT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Christian Even" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2011.00096" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014664" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.120139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00967163v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00497.2010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattida Chotechuang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gausseres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.91000.2008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2009.09.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW1G4FTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Blouet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00566.2006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Mikogami" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0N5X80T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foretz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;card" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0290547" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611457v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Foretz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;card" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611456v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hainault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bertry-Coussot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611459v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guichard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foretz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546620v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Woods" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Stein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.18.6704-6711.2000" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woods" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Stein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemarchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611460v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cournarie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cournarie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guichard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01407-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZG7GZ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Muziot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dufay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sahaka" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andrianmihaja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849795v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Ouahrani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anura Kurpad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311205v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311460v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshni M Pasanna" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tom&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kurpad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701262v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac057.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679977v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhaye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296230v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delahaye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_034" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab055_006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296047v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03526646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_041" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296222v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa049_003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01799982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588431v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741409v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viollet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741416v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386864v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tome" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70814-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588513v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotechuang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70288-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNBDBPCR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588498v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pimentel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Even" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadkarni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70482-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Singer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416235v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chotchuang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570281v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>