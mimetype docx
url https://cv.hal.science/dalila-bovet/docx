--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dalila Bovet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.106536. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2025.106536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Factorial Structures of the Canine Behavioral Assessment and Research Questionnaire (C-BARQ) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, pp.106816. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Cockatiels Choose Their Favourite Tunes? Use of Touchscreen for Animal Welfare Enhancement and Insights into Musical Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (24), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14243609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive performance of grey mouse lemurs (&amp;lt;i&amp;gt;Microcebus murinus&amp;lt;/i&amp;gt;) during a discrimination learning task: Effect of the emotional valence of stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pifferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (9), pp.e23667. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions animales : un panorama des recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family first! Influence of parental investment in Guinea pigs (Cavia porcellus) prosocial choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (5), pp.1713-1732. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-023-01813-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity according to parental status, communication, and personality in domestic canaries (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.104818. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2022.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-chien et recherches olfactives dans la Gendarmerie Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in capybaras (Hydrochoerus hydrochaeris) in a non-reproductive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.104407. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2021.104407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in bottlenose dolphins (Tursiops truncatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Mercera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-021-01499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Function One Tool? A Review on Mutual Exclusivity in Tool Use Learning in Human and Non-human Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.603960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared calls in repertoires of two locally distant gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Roubalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Policht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-020-00350-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicalité est-elle un héritage de notre histoire biologique ? Une approche comparative et multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.201.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156 (5-8), pp.595-617. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sharing and affiliation: An experimental and longitudinal study in cockatiels ( Nymphicus hollandicus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (5), pp.276-288. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.595 - 617. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corbeaux et les perroquets : des grands singes à plumes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional responses to conspecific distress calls are modulated by affiliation in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0205314. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0205314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Exploratory Activity Relate to Cognitive Judgement Bias in Carpenter Ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Demora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Signorotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool selection during foraging in two species of funnel ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Maák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Lőrinczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Módra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Know What? I'm Happy. Cognitive Bias Is Not Related to Personality but Is Induced by Pair-Housing in Canaries (Serinus Canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perception of Self in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derégnaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Emilio Baldaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cannibalisme sexuel : un instinct dévorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique animale au croisement des perspectives de recherche entre éthologie et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nurock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IV (1), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Public Influence on People's Interactions with Ordinary Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130215. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les orques nous éclairent sur les origines de la ménopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional Gestural Communication and Discrimination of Human Attentional States in Rhesus Macaques (Macaca Mulatta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tonkean Macaques (Macaca Tonkeana) Tailor Their Gestural and Visual Signals to Fit the Attentional States of a Human Partner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.451-461. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0814-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Manipulation Capacities of the Blue and Yellow Macaw and the Tufted Capuchin: A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souris préfèrent les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tortues expertes en écrans tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon amateur d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une homosexualité très naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paon très vantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Sharing and Reciprocity in Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Sapowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene M. Pepperberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-012-0564-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on étudier la morale chez les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, [en ligne] (189), pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le perroquet mentaliste : les perroquets savent décoder les intentions de leurs semblables, mais aussi celles des êtres humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gorilles parlent « bébé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.90--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles ont-elles une personnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Study of Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Related Vocalizations in African Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-011-0106-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding good acoustic features for parrot vocalizations: The feature generation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.1089-1099. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do African grey parrots (Psittacus erithacus) know what a human experimenter does and does not see?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Chardard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative problem solving in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rat-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-011-0389-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential learning of French and Czech labels in African grey parrots (Psittacus erithacus): Different methods yield contrasting results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Tichotová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (2), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of experimenter-given cues by African gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adám Miklósi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Vocalizations to Faces of Familiar Conspecifics in Grey-Cheeked Mangabeys (Lophocebus albigena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand L. Deputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000235688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous categorization of vocal imitations in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.244-248. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspecific discrimination in an object-choice task in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Monbureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.75-77. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discrimination of discrete and continuous amounts in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrina Al Aïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0178-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une leçon de diversité : quand les comportements homosexuels des femelles favorisent l’autonomie, l’égalité et l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Leduc, pp.35-53, 2025, 978-2-37935-442-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homoparentalité chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal parent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Leduc, pp. 209-227, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de vie de quatre perroquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 275-291, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux ont-ils le sens du beau ? La difficulté d'accorder une sensibilité esthétique : le cas de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 53-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Sensory Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Explosion of Life Forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Pp. 155-172, 2021, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119818441.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des univers sensoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’explosion des formes de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.163-182, 2020, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9005.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’autre côté du miroir, singes et perroquets au temps des lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 2020, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piette &amp; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp. 537-544, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darmaillacq, Anne-Sophie ; Lévy, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie animale, une approche biologique du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.181-197, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des babouins aux perroquets: ce que les animaux ayant participé à mes expériences m'ont appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Despret, Vinciane ; Larrère, Raphaël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d'eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés de sensibilité dans le monde animal et leur identification scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrance animale : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Yvon Blais, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Identification and Definition of Degrees of Sensitivity in the Animal World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Suffering; from Science to Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carswell publisher, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jane Brockmann, Timothy J. Roper, Marc Naguib, John C. Mitani and Leigh W. Simmons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the study of behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Elsevier, pp.183-223, 2012, 978-0-12-394288-3. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS : Dogs' perception of haptic signal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBD/CBDA* rich hemp extract and Shelter Dogs : A New Look at Canine Activity and Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deneuville Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefort Inès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you see in the great apes' eyes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bobin-Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et utilisation du cannabidiol (CBD) par des propriétaires d’animaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche de la fédération EPN-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS for communication with security dogs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and social behaviour in songbirds a comparative study on the effect of musical exposure in zebra finches and canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la musique sur les comportements prosociaux d’enfants âgés de 3 à 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study birds’ musicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International student course in behavioural biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of music on prosocial behaviour in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning tool function through video or live demonstrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual musical preferences in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3d International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical preferences in cockatiels: consonant or dissonant music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of consonant and dissonant music on prosocial behaviors of preschool children and cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter de la prosocialité chez des cochons d’Inde (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing and Affinity: A Longitudinal and Comparative Study in Cockatiels and Jackdaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing in Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental et de facteurs individuels sur la prosocialité de cochons d'Inde et de canaris domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schédir Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire chez les perruches calopsittes (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment and individual factors on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-Sharing and Social Bonds Origin in Young Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth European Conference on Behavioural Biology, Session: Environmental influences on avian vocal behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines naturelles de la morale : une différence entre les sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et affinité comme prédicteurs des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et origine des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité de cochons d'Indes (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lannes-Lacrouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mainix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité dans une tâche artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlyne Eury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition numérique chez des femelles canaris (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality in Capybaras and Budgerigars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Serrÿn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Transfer-of-knowledge conference of CompCog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Psittacids, Rodents & Dolphins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bento da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nanterre, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la prise de décision de canaris domestiques (Serinus canaria) en fonction de leur état émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFECA, Le comportement animal : questions proximales et évolutives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Cooperative Abilities in Budgerigars (Melopsittacus Undulatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviour as a Condition to Maintain Cooperation in a Token Exchange Task in African Grey Parrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on social behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l’Etude du Comportement Animal, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines évolutives de la musicalité et influence de la musique sur les comportements sociaux : une approche comparative chez les humains, les oiseaux, et les primates non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of choir singing at school on social interaction, learning and well-being in 8 to 10-old children from deprived urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central European University, 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolutionary roots of musicality: a comparative and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Student Course in Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on evolution of music and prosociality in humans and cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of listening to music on social behaviour : a comparative approach in children and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Québécoise d’Etudes Biologiques du Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on cockatiels’ behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française d'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of consonant and dissonant music on prosocial behaviors of preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I share because I care ? A longitudinal study of food sharing in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Ethological Conference (IEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in response to distress calls in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macaques de Tonkean (Macaca tonkeana) et les macaques rhésus (Macaca mulatta) discriminent-ils les mêmes indices sociaux d’un partenaire humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème colloque de la société francophone de primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société francophone de primatologie, Oct 2013, Kinshasa, Congo-Kinshasa. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesus macaques (Macaca mulatta) discriminate more finely human attentional cues than Tonkean macaques (Macaca tonkeana).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du comportement Animal, Jul 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dalila Bovet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.106536. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2025.106536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Factorial Structures of the Canine Behavioral Assessment and Research Questionnaire (C-BARQ) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, pp.106816. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Cockatiels Choose Their Favourite Tunes? Use of Touchscreen for Animal Welfare Enhancement and Insights into Musical Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (24), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14243609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive performance of grey mouse lemurs (&amp;lt;i&amp;gt;Microcebus murinus&amp;lt;/i&amp;gt;) during a discrimination learning task: Effect of the emotional valence of stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pifferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (9), pp.e23667. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family first! Influence of parental investment in Guinea pigs (Cavia porcellus) prosocial choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (5), pp.1713-1732. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-023-01813-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions animales : un panorama des recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity according to parental status, communication, and personality in domestic canaries (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.104818. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2022.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-chien et recherches olfactives dans la Gendarmerie Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in capybaras (Hydrochoerus hydrochaeris) in a non-reproductive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.104407. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2021.104407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in bottlenose dolphins (Tursiops truncatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Mercera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-021-01499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Function One Tool? A Review on Mutual Exclusivity in Tool Use Learning in Human and Non-human Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.603960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared calls in repertoires of two locally distant gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Roubalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Policht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-020-00350-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicalité est-elle un héritage de notre histoire biologique ? Une approche comparative et multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.201.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156 (5-8), pp.595-617. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sharing and affiliation: An experimental and longitudinal study in cockatiels ( Nymphicus hollandicus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (5), pp.276-288. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.595 - 617. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corbeaux et les perroquets : des grands singes à plumes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional responses to conspecific distress calls are modulated by affiliation in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0205314. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0205314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Exploratory Activity Relate to Cognitive Judgement Bias in Carpenter Ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Demora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Signorotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool selection during foraging in two species of funnel ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Maák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Lőrinczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Módra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Know What? I'm Happy. Cognitive Bias Is Not Related to Personality but Is Induced by Pair-Housing in Canaries (Serinus Canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perception of Self in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derégnaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Emilio Baldaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cannibalisme sexuel : un instinct dévorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique animale au croisement des perspectives de recherche entre éthologie et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nurock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IV (1), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Public Influence on People's Interactions with Ordinary Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130215. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les orques nous éclairent sur les origines de la ménopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional Gestural Communication and Discrimination of Human Attentional States in Rhesus Macaques (Macaca Mulatta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tonkean Macaques (Macaca Tonkeana) Tailor Their Gestural and Visual Signals to Fit the Attentional States of a Human Partner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.451-461. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0814-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Manipulation Capacities of the Blue and Yellow Macaw and the Tufted Capuchin: A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souris préfèrent les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tortues expertes en écrans tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon amateur d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paon très vantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une homosexualité très naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Sharing and Reciprocity in Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Sapowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene M. Pepperberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-012-0564-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on étudier la morale chez les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, [en ligne] (189), pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le perroquet mentaliste : les perroquets savent décoder les intentions de leurs semblables, mais aussi celles des êtres humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gorilles parlent « bébé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.90--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles ont-elles une personnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Related Vocalizations in African Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-011-0106-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Study of Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding good acoustic features for parrot vocalizations: The feature generation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.1089-1099. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do African grey parrots (Psittacus erithacus) know what a human experimenter does and does not see?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Chardard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative problem solving in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rat-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-011-0389-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential learning of French and Czech labels in African grey parrots (Psittacus erithacus): Different methods yield contrasting results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Tichotová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (2), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of experimenter-given cues by African gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adám Miklósi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Vocalizations to Faces of Familiar Conspecifics in Grey-Cheeked Mangabeys (Lophocebus albigena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand L. Deputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000235688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous categorization of vocal imitations in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.244-248. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspecific discrimination in an object-choice task in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Monbureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.75-77. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discrimination of discrete and continuous amounts in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrina Al Aïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0178-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS : Dogs' perception of haptic signal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBD/CBDA* rich hemp extract and Shelter Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefort Inès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you see in the great apes' eyes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bobin-Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et utilisation du cannabidiol (CBD) par des propriétaires d’animaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche de la fédération EPN-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS for communication with security dogs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and social behaviour in songbirds a comparative study on the effect of musical exposure in zebra finches and canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of music on prosocial behaviour in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la musique sur les comportements prosociaux d’enfants âgés de 3 à 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study birds’ musicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International student course in behavioural biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning tool function through video or live demonstrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual musical preferences in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3d International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical preferences in cockatiels: consonant or dissonant music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of consonant and dissonant music on prosocial behaviors of preschool children and cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter de la prosocialité chez des cochons d’Inde (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing and Affinity: A Longitudinal and Comparative Study in Cockatiels and Jackdaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing in Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental et de facteurs individuels sur la prosocialité de cochons d'Inde et de canaris domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schédir Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire chez les perruches calopsittes (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment and individual factors on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines naturelles de la morale : une différence entre les sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et affinité comme prédicteurs des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et origine des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité de cochons d'Indes (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lannes-Lacrouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mainix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-Sharing and Social Bonds Origin in Young Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth European Conference on Behavioural Biology, Session: Environmental influences on avian vocal behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité dans une tâche artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlyne Eury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition numérique chez des femelles canaris (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality in Capybaras and Budgerigars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Serrÿn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Transfer-of-knowledge conference of CompCog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Psittacids, Rodents & Dolphins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bento da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nanterre, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la prise de décision de canaris domestiques (Serinus canaria) en fonction de leur état émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFECA, Le comportement animal : questions proximales et évolutives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviour as a Condition to Maintain Cooperation in a Token Exchange Task in African Grey Parrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Cooperative Abilities in Budgerigars (Melopsittacus Undulatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on social behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l’Etude du Comportement Animal, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines évolutives de la musicalité et influence de la musique sur les comportements sociaux : une approche comparative chez les humains, les oiseaux, et les primates non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of choir singing at school on social interaction, learning and well-being in 8 to 10-old children from deprived urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central European University, 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolutionary roots of musicality: a comparative and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Student Course in Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on evolution of music and prosociality in humans and cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of listening to music on social behaviour : a comparative approach in children and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Québécoise d’Etudes Biologiques du Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on cockatiels’ behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française d'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of consonant and dissonant music on prosocial behaviors of preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I share because I care ? A longitudinal study of food sharing in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Ethological Conference (IEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in response to distress calls in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macaques de Tonkean (Macaca tonkeana) et les macaques rhésus (Macaca mulatta) discriminent-ils les mêmes indices sociaux d’un partenaire humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème colloque de la société francophone de primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société francophone de primatologie, Oct 2013, Kinshasa, Congo-Kinshasa. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesus macaques (Macaca mulatta) discriminate more finely human attentional cues than Tonkean macaques (Macaca tonkeana).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du comportement Animal, Jul 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une leçon de diversité : quand les comportements homosexuels des femelles favorisent l’autonomie, l’égalité et l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Leduc, pp.35-53, 2025, 978-2-37935-442-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homoparentalité chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal parent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Leduc, pp. 209-227, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de vie de quatre perroquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 275-291, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux ont-ils le sens du beau ? La difficulté d'accorder une sensibilité esthétique : le cas de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 53-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Sensory Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Explosion of Life Forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Pp. 155-172, 2021, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119818441.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des univers sensoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’explosion des formes de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.163-182, 2020, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9005.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’autre côté du miroir, singes et perroquets au temps des lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 2020, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piette &amp; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp. 537-544, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darmaillacq, Anne-Sophie ; Lévy, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie animale, une approche biologique du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.181-197, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des babouins aux perroquets: ce que les animaux ayant participé à mes expériences m'ont appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Despret, Vinciane ; Larrère, Raphaël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d'eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés de sensibilité dans le monde animal et leur identification scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrance animale : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Yvon Blais, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Identification and Definition of Degrees of Sensitivity in the Animal World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Suffering; from Science to Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carswell publisher, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jane Brockmann, Timothy J. Roper, Marc Naguib, John C. Mitani and Leigh W. Simmons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the study of behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Elsevier, pp.183-223, 2012, 978-0-12-394288-3. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2025.106536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Stasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Watanabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14243609" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mortessagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nozi&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pifferi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23667" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lalot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01813-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michenaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Li&#233;vin-Bazin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2021.104407" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Mercera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01499-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Kir&#225;ly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.603960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Roubalov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Policht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Lindov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-020-00350-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539x-00003551" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481151v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205314" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Demora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Quinquis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Signorotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ma&#225;k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor L&#337;rinczi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#243;dra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478438v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.06.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nurock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.953" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KS8DPW2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130215" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0856-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0814-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brunon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.06.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GXL5JW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria John" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sapowicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene M. Pepperberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0564-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478495v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478496v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-011-0106-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531953" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Chardard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0389-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17DVV0QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tichotov&#225;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.06.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5N0W0FN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Mikl&#243;si" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0163-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EC85840A192F82CE4F1EAC16550FDDD69F11A87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01859077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L. Deputte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000235688" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.07.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNRXJPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monbureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.02.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRSLHXF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0178-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP0MRN93-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367191v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818441.ch9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9005.ch9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89135" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367193v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478738v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478744v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapouthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478746v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Jean-Joseph" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104765v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besegher Audrey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Louison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneuville Chlo&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefort In&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819405v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calmon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fleury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187150v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741863v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076098v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain di Stasi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M. P. von Bayern" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479352v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479351v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;dir Marchesseau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cogi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479355v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479346v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479361v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubedat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lannes-Lacrouts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mainix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479363v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Eury" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479369v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serr&#255;n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bento da Costa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479375v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Car&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Sagne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479380v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Demangeon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleony" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malassis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dolion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479385v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494879v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688522v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688498v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2025.106536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Stasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Watanabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14243609" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mortessagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nozi&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pifferi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23667" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lalot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01813-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michenaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Li&#233;vin-Bazin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2021.104407" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Mercera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01499-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Kir&#225;ly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.603960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Roubalov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Policht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Lindov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-020-00350-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539x-00003551" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481151v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205314" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Demora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Quinquis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Signorotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ma&#225;k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor L&#337;rinczi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#243;dra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478438v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.06.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nurock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.953" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KS8DPW2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130215" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0856-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0814-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brunon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.06.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GXL5JW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria John" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sapowicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene M. Pepperberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0564-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478495v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-011-0106-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531953" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Chardard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0389-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17DVV0QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tichotov&#225;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.06.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5N0W0FN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Mikl&#243;si" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0163-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EC85840A192F82CE4F1EAC16550FDDD69F11A87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01859077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L. Deputte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000235688" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.07.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNRXJPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monbureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.02.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRSLHXF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0178-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP0MRN93-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Jean-Joseph" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104765v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Louison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefort In&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calmon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fleury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187160v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besegher Audrey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain di Stasi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076094v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479334v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M. P. von Bayern" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;dir Marchesseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cogi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479364v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubedat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479368v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lannes-Lacrouts" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mainix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479363v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Eury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479369v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serr&#255;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479378v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bento da Costa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Car&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Sagne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479380v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Demangeon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleony" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malassis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dolion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479384v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494879v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688522v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911850v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722778v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367191v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818441.ch9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9005.ch9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367174v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89135" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478738v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478745v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapouthier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478746v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>