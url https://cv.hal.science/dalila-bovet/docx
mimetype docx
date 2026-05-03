--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dalila Bovet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.106536. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2025.106536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Factorial Structures of the Canine Behavioral Assessment and Research Questionnaire (C-BARQ) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, pp.106816. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Cockatiels Choose Their Favourite Tunes? Use of Touchscreen for Animal Welfare Enhancement and Insights into Musical Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (24), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14243609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive performance of grey mouse lemurs (&amp;lt;i&amp;gt;Microcebus murinus&amp;lt;/i&amp;gt;) during a discrimination learning task: Effect of the emotional valence of stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pifferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (9), pp.e23667. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family first! Influence of parental investment in Guinea pigs (Cavia porcellus) prosocial choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (5), pp.1713-1732. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-023-01813-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions animales : un panorama des recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity according to parental status, communication, and personality in domestic canaries (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.104818. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2022.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-chien et recherches olfactives dans la Gendarmerie Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in capybaras (Hydrochoerus hydrochaeris) in a non-reproductive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.104407. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2021.104407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in bottlenose dolphins (Tursiops truncatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Mercera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-021-01499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Function One Tool? A Review on Mutual Exclusivity in Tool Use Learning in Human and Non-human Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.603960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared calls in repertoires of two locally distant gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Roubalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Policht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-020-00350-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicalité est-elle un héritage de notre histoire biologique ? Une approche comparative et multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.201.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156 (5-8), pp.595-617. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sharing and affiliation: An experimental and longitudinal study in cockatiels ( Nymphicus hollandicus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (5), pp.276-288. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.595 - 617. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corbeaux et les perroquets : des grands singes à plumes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional responses to conspecific distress calls are modulated by affiliation in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0205314. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0205314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Exploratory Activity Relate to Cognitive Judgement Bias in Carpenter Ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Demora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Signorotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool selection during foraging in two species of funnel ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Maák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Lőrinczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Módra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Know What? I'm Happy. Cognitive Bias Is Not Related to Personality but Is Induced by Pair-Housing in Canaries (Serinus Canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perception of Self in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derégnaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Emilio Baldaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cannibalisme sexuel : un instinct dévorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique animale au croisement des perspectives de recherche entre éthologie et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nurock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IV (1), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Public Influence on People's Interactions with Ordinary Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130215. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les orques nous éclairent sur les origines de la ménopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional Gestural Communication and Discrimination of Human Attentional States in Rhesus Macaques (Macaca Mulatta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tonkean Macaques (Macaca Tonkeana) Tailor Their Gestural and Visual Signals to Fit the Attentional States of a Human Partner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.451-461. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0814-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Manipulation Capacities of the Blue and Yellow Macaw and the Tufted Capuchin: A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souris préfèrent les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tortues expertes en écrans tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon amateur d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paon très vantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une homosexualité très naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Sharing and Reciprocity in Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Sapowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene M. Pepperberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-012-0564-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on étudier la morale chez les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, [en ligne] (189), pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le perroquet mentaliste : les perroquets savent décoder les intentions de leurs semblables, mais aussi celles des êtres humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gorilles parlent « bébé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.90--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles ont-elles une personnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Related Vocalizations in African Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-011-0106-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Study of Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding good acoustic features for parrot vocalizations: The feature generation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.1089-1099. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do African grey parrots (Psittacus erithacus) know what a human experimenter does and does not see?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Chardard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative problem solving in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rat-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-011-0389-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential learning of French and Czech labels in African grey parrots (Psittacus erithacus): Different methods yield contrasting results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Tichotová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (2), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of experimenter-given cues by African gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adám Miklósi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Vocalizations to Faces of Familiar Conspecifics in Grey-Cheeked Mangabeys (Lophocebus albigena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand L. Deputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000235688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous categorization of vocal imitations in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.244-248. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspecific discrimination in an object-choice task in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Monbureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.75-77. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discrimination of discrete and continuous amounts in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrina Al Aïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0178-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS : Dogs' perception of haptic signal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBD/CBDA* rich hemp extract and Shelter Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefort Inès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you see in the great apes' eyes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bobin-Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et utilisation du cannabidiol (CBD) par des propriétaires d’animaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche de la fédération EPN-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS for communication with security dogs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and social behaviour in songbirds a comparative study on the effect of musical exposure in zebra finches and canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of music on prosocial behaviour in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la musique sur les comportements prosociaux d’enfants âgés de 3 à 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study birds’ musicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International student course in behavioural biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning tool function through video or live demonstrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual musical preferences in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3d International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical preferences in cockatiels: consonant or dissonant music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of consonant and dissonant music on prosocial behaviors of preschool children and cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter de la prosocialité chez des cochons d’Inde (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing and Affinity: A Longitudinal and Comparative Study in Cockatiels and Jackdaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing in Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental et de facteurs individuels sur la prosocialité de cochons d'Inde et de canaris domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schédir Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire chez les perruches calopsittes (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment and individual factors on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines naturelles de la morale : une différence entre les sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et affinité comme prédicteurs des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et origine des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité de cochons d'Indes (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lannes-Lacrouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mainix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-Sharing and Social Bonds Origin in Young Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth European Conference on Behavioural Biology, Session: Environmental influences on avian vocal behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité dans une tâche artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlyne Eury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition numérique chez des femelles canaris (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality in Capybaras and Budgerigars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Serrÿn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Transfer-of-knowledge conference of CompCog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Psittacids, Rodents & Dolphins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bento da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nanterre, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la prise de décision de canaris domestiques (Serinus canaria) en fonction de leur état émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFECA, Le comportement animal : questions proximales et évolutives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviour as a Condition to Maintain Cooperation in a Token Exchange Task in African Grey Parrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Cooperative Abilities in Budgerigars (Melopsittacus Undulatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on social behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l’Etude du Comportement Animal, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines évolutives de la musicalité et influence de la musique sur les comportements sociaux : une approche comparative chez les humains, les oiseaux, et les primates non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of choir singing at school on social interaction, learning and well-being in 8 to 10-old children from deprived urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central European University, 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolutionary roots of musicality: a comparative and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Student Course in Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on evolution of music and prosociality in humans and cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of listening to music on social behaviour : a comparative approach in children and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Québécoise d’Etudes Biologiques du Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on cockatiels’ behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française d'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of consonant and dissonant music on prosocial behaviors of preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I share because I care ? A longitudinal study of food sharing in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Ethological Conference (IEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in response to distress calls in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macaques de Tonkean (Macaca tonkeana) et les macaques rhésus (Macaca mulatta) discriminent-ils les mêmes indices sociaux d’un partenaire humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème colloque de la société francophone de primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société francophone de primatologie, Oct 2013, Kinshasa, Congo-Kinshasa. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesus macaques (Macaca mulatta) discriminate more finely human attentional cues than Tonkean macaques (Macaca tonkeana).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du comportement Animal, Jul 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une leçon de diversité : quand les comportements homosexuels des femelles favorisent l’autonomie, l’égalité et l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Leduc, pp.35-53, 2025, 978-2-37935-442-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homoparentalité chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal parent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Leduc, pp. 209-227, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de vie de quatre perroquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 275-291, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux ont-ils le sens du beau ? La difficulté d'accorder une sensibilité esthétique : le cas de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 53-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Sensory Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Explosion of Life Forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Pp. 155-172, 2021, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119818441.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des univers sensoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’explosion des formes de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.163-182, 2020, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9005.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’autre côté du miroir, singes et perroquets au temps des lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 2020, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piette &amp; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp. 537-544, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darmaillacq, Anne-Sophie ; Lévy, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie animale, une approche biologique du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.181-197, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des babouins aux perroquets: ce que les animaux ayant participé à mes expériences m'ont appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Despret, Vinciane ; Larrère, Raphaël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d'eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés de sensibilité dans le monde animal et leur identification scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrance animale : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Yvon Blais, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Identification and Definition of Degrees of Sensitivity in the Animal World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Suffering; from Science to Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carswell publisher, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jane Brockmann, Timothy J. Roper, Marc Naguib, John C. Mitani and Leigh W. Simmons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the study of behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Elsevier, pp.183-223, 2012, 978-0-12-394288-3. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dalila Bovet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.106536. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2025.106536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Factorial Structures of the Canine Behavioral Assessment and Research Questionnaire (C-BARQ) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, pp.106816. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Dog Handler Is not a Specialized VAB Mechanic!” To Be a Human–Dog Team Conducting Olfactory Search in the French Military</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31261/ZOOPHILOLOGICA.2025.15.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05603528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Cockatiels Choose Their Favourite Tunes? Use of Touchscreen for Animal Welfare Enhancement and Insights into Musical Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (24), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14243609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive performance of grey mouse lemurs (&amp;lt;i&amp;gt;Microcebus murinus&amp;lt;/i&amp;gt;) during a discrimination learning task: Effect of the emotional valence of stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pifferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (9), pp.e23667. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Bonds Within Canine Teams Working in the French Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Michenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Review of European Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/res.v16n2p48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05603536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family first! Influence of parental investment in Guinea pigs (Cavia porcellus) prosocial choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (5), pp.1713-1732. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-023-01813-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions animales : un panorama des recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity according to parental status, communication, and personality in domestic canaries (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.104818. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2022.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-chien et recherches olfactives dans la Gendarmerie Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in capybaras (Hydrochoerus hydrochaeris) in a non-reproductive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.104407. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2021.104407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in bottlenose dolphins (Tursiops truncatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Mercera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-021-01499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Function One Tool? A Review on Mutual Exclusivity in Tool Use Learning in Human and Non-human Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.603960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared calls in repertoires of two locally distant gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Roubalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Policht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-020-00350-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicalité est-elle un héritage de notre histoire biologique ? Une approche comparative et multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.201.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156 (5-8), pp.595-617. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sharing and affiliation: An experimental and longitudinal study in cockatiels ( Nymphicus hollandicus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (5), pp.276-288. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.595 - 617. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corbeaux et les perroquets : des grands singes à plumes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional responses to conspecific distress calls are modulated by affiliation in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0205314. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0205314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Exploratory Activity Relate to Cognitive Judgement Bias in Carpenter Ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Demora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Signorotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool selection during foraging in two species of funnel ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Maák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Lőrinczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Módra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Know What? I'm Happy. Cognitive Bias Is Not Related to Personality but Is Induced by Pair-Housing in Canaries (Serinus Canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perception of Self in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derégnaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Emilio Baldaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cannibalisme sexuel : un instinct dévorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique animale au croisement des perspectives de recherche entre éthologie et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nurock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IV (1), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Public Influence on People's Interactions with Ordinary Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130215. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les orques nous éclairent sur les origines de la ménopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional Gestural Communication and Discrimination of Human Attentional States in Rhesus Macaques (Macaca Mulatta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tonkean Macaques (Macaca Tonkeana) Tailor Their Gestural and Visual Signals to Fit the Attentional States of a Human Partner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.451-461. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0814-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Manipulation Capacities of the Blue and Yellow Macaw and the Tufted Capuchin: A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souris préfèrent les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tortues expertes en écrans tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon amateur d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une homosexualité très naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paon très vantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Sharing and Reciprocity in Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Sapowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene M. Pepperberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-012-0564-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on étudier la morale chez les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, [en ligne] (189), pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le perroquet mentaliste : les perroquets savent décoder les intentions de leurs semblables, mais aussi celles des êtres humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gorilles parlent « bébé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.90--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles ont-elles une personnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Study of Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Related Vocalizations in African Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-011-0106-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding good acoustic features for parrot vocalizations: The feature generation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.1089-1099. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do African grey parrots (Psittacus erithacus) know what a human experimenter does and does not see?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Chardard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative problem solving in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rat-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-011-0389-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential learning of French and Czech labels in African grey parrots (Psittacus erithacus): Different methods yield contrasting results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Tichotová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (2), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of experimenter-given cues by African gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adám Miklósi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Vocalizations to Faces of Familiar Conspecifics in Grey-Cheeked Mangabeys (Lophocebus albigena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand L. Deputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000235688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous categorization of vocal imitations in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.244-248. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspecific discrimination in an object-choice task in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Monbureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.75-77. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discrimination of discrete and continuous amounts in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrina Al Aïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0178-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS : Dogs' perception of haptic signal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBD/CBDA* rich hemp extract and Shelter Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefort Inès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you see in the great apes' eyes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bobin-Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et utilisation du cannabidiol (CBD) par des propriétaires d’animaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche de la fédération EPN-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS for communication with security dogs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and social behaviour in songbirds a comparative study on the effect of musical exposure in zebra finches and canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of music on prosocial behaviour in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la musique sur les comportements prosociaux d’enfants âgés de 3 à 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study birds’ musicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International student course in behavioural biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning tool function through video or live demonstrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual musical preferences in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3d International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical preferences in cockatiels: consonant or dissonant music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of consonant and dissonant music on prosocial behaviors of preschool children and cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter de la prosocialité chez des cochons d’Inde (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing and Affinity: A Longitudinal and Comparative Study in Cockatiels and Jackdaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental et de facteurs individuels sur la prosocialité de cochons d'Inde et de canaris domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schédir Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing in Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire chez les perruches calopsittes (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment and individual factors on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines naturelles de la morale : une différence entre les sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et affinité comme prédicteurs des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et origine des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité de cochons d'Indes (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lannes-Lacrouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mainix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-Sharing and Social Bonds Origin in Young Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth European Conference on Behavioural Biology, Session: Environmental influences on avian vocal behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité dans une tâche artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlyne Eury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition numérique chez des femelles canaris (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality in Capybaras and Budgerigars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Serrÿn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Transfer-of-knowledge conference of CompCog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Psittacids, Rodents & Dolphins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bento da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nanterre, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la prise de décision de canaris domestiques (Serinus canaria) en fonction de leur état émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFECA, Le comportement animal : questions proximales et évolutives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviour as a Condition to Maintain Cooperation in a Token Exchange Task in African Grey Parrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Cooperative Abilities in Budgerigars (Melopsittacus Undulatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on social behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l’Etude du Comportement Animal, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines évolutives de la musicalité et influence de la musique sur les comportements sociaux : une approche comparative chez les humains, les oiseaux, et les primates non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of choir singing at school on social interaction, learning and well-being in 8 to 10-old children from deprived urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central European University, 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolutionary roots of musicality: a comparative and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Student Course in Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on evolution of music and prosociality in humans and cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of listening to music on social behaviour : a comparative approach in children and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Québécoise d’Etudes Biologiques du Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on cockatiels’ behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française d'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of consonant and dissonant music on prosocial behaviors of preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I share because I care ? A longitudinal study of food sharing in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Ethological Conference (IEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in response to distress calls in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macaques de Tonkean (Macaca tonkeana) et les macaques rhésus (Macaca mulatta) discriminent-ils les mêmes indices sociaux d’un partenaire humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème colloque de la société francophone de primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société francophone de primatologie, Oct 2013, Kinshasa, Congo-Kinshasa. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesus macaques (Macaca mulatta) discriminate more finely human attentional cues than Tonkean macaques (Macaca tonkeana).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du comportement Animal, Jul 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une leçon de diversité : quand les comportements homosexuels des femelles favorisent l’autonomie, l’égalité et l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Leduc, pp.35-53, 2025, 978-2-37935-442-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homoparentalité chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal parent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Leduc, pp. 209-227, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de vie de quatre perroquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 275-291, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux ont-ils le sens du beau ? La difficulté d'accorder une sensibilité esthétique : le cas de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 53-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Sensory Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Explosion of Life Forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Pp. 155-172, 2021, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119818441.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des univers sensoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’explosion des formes de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.163-182, 2020, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9005.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’autre côté du miroir, singes et perroquets au temps des lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 2020, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piette &amp; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp. 537-544, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darmaillacq, Anne-Sophie ; Lévy, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie animale, une approche biologique du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.181-197, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des babouins aux perroquets: ce que les animaux ayant participé à mes expériences m'ont appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Despret, Vinciane ; Larrère, Raphaël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d'eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés de sensibilité dans le monde animal et leur identification scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrance animale : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Yvon Blais, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Identification and Definition of Degrees of Sensitivity in the Animal World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Suffering; from Science to Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carswell publisher, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jane Brockmann, Timothy J. Roper, Marc Naguib, John C. Mitani and Leigh W. Simmons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the study of behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Elsevier, pp.183-223, 2012, 978-0-12-394288-3. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2025.106536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Stasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Watanabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14243609" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mortessagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nozi&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pifferi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23667" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lalot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01813-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michenaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Li&#233;vin-Bazin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2021.104407" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Mercera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01499-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Kir&#225;ly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.603960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Roubalov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Policht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Lindov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-020-00350-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539x-00003551" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481151v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205314" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Demora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Quinquis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Signorotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ma&#225;k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor L&#337;rinczi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#243;dra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478438v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.06.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nurock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.953" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KS8DPW2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130215" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0856-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0814-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brunon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.06.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GXL5JW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478463v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria John" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sapowicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene M. Pepperberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0564-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478495v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478489v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-011-0106-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531953" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Chardard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0389-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17DVV0QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tichotov&#225;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.06.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5N0W0FN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Mikl&#243;si" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0163-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EC85840A192F82CE4F1EAC16550FDDD69F11A87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01859077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L. Deputte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000235688" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.07.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNRXJPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monbureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.02.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRSLHXF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0178-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP0MRN93-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Jean-Joseph" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104765v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Louison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefort In&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calmon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fleury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187160v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besegher Audrey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain di Stasi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076094v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479334v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M. P. von Bayern" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479352v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;dir Marchesseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cogi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479364v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubedat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479368v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lannes-Lacrouts" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mainix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479363v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Eury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479369v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serr&#255;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479378v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bento da Costa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Car&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Sagne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479380v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Demangeon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleony" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malassis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dolion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479384v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494879v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688522v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911850v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722778v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367191v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818441.ch9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9005.ch9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367174v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89135" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478738v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478745v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapouthier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478746v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2025.106536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05603528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michenaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/ZOOPHILOLOGICA.2025.15.14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Stasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Watanabe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14243609" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mortessagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nozi&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pifferi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05603536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michenau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v16n2p48" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lalot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01813-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104818" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michenaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Li&#233;vin-Bazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2021.104407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Mercera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01499-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Kir&#225;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.603960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Roubalov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Policht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Lindov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-020-00350-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539x-00003551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12850" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205314" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Demora" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Quinquis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Signorotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ma&#225;k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor L&#337;rinczi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#243;dra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.06.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nurock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.953" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KS8DPW2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daniel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130215" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0856-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0814-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brunon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.06.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GXL5JW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria John" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sapowicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene M. Pepperberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0564-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478496v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-011-0106-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531953" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Chardard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0389-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17DVV0QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tichotov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.06.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5N0W0FN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Mikl&#243;si" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0163-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EC85840A192F82CE4F1EAC16550FDDD69F11A87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01859077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L. Deputte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000235688" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.07.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNRXJPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monbureau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.02.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRSLHXF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0178-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP0MRN93-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204327v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Jean-Joseph" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104765v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Louison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefort In&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fleury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besegher Audrey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain di Stasi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688463v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M. P. von Bayern" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479351v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;dir Marchesseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cogi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479352v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479355v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479364v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubedat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479357v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lannes-Lacrouts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mainix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479361v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Eury" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479369v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serr&#255;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bento da Costa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479375v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Car&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Sagne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479380v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Demangeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleony" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malassis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dolion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479384v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494879v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908638v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367191v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367211v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818441.ch9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367198v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9005.ch9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367174v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89135" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478744v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478745v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapouthier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478746v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>