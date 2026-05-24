--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dalila Bovet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.106536. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2025.106536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Factorial Structures of the Canine Behavioral Assessment and Research Questionnaire (C-BARQ) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, pp.106816. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Dog Handler Is not a Specialized VAB Mechanic!” To Be a Human–Dog Team Conducting Olfactory Search in the French Military</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31261/ZOOPHILOLOGICA.2025.15.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05603528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Cockatiels Choose Their Favourite Tunes? Use of Touchscreen for Animal Welfare Enhancement and Insights into Musical Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (24), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14243609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive performance of grey mouse lemurs (&amp;lt;i&amp;gt;Microcebus murinus&amp;lt;/i&amp;gt;) during a discrimination learning task: Effect of the emotional valence of stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pifferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (9), pp.e23667. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Bonds Within Canine Teams Working in the French Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Michenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Review of European Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/res.v16n2p48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05603536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family first! Influence of parental investment in Guinea pigs (Cavia porcellus) prosocial choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (5), pp.1713-1732. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-023-01813-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions animales : un panorama des recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity according to parental status, communication, and personality in domestic canaries (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.104818. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2022.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-chien et recherches olfactives dans la Gendarmerie Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in capybaras (Hydrochoerus hydrochaeris) in a non-reproductive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.104407. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2021.104407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in bottlenose dolphins (Tursiops truncatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Mercera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-021-01499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Function One Tool? A Review on Mutual Exclusivity in Tool Use Learning in Human and Non-human Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.603960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared calls in repertoires of two locally distant gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Roubalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Policht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-020-00350-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicalité est-elle un héritage de notre histoire biologique ? Une approche comparative et multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.201.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156 (5-8), pp.595-617. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sharing and affiliation: An experimental and longitudinal study in cockatiels ( Nymphicus hollandicus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (5), pp.276-288. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.595 - 617. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corbeaux et les perroquets : des grands singes à plumes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional responses to conspecific distress calls are modulated by affiliation in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0205314. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0205314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Exploratory Activity Relate to Cognitive Judgement Bias in Carpenter Ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Demora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Signorotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool selection during foraging in two species of funnel ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Maák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Lőrinczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Módra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Know What? I'm Happy. Cognitive Bias Is Not Related to Personality but Is Induced by Pair-Housing in Canaries (Serinus Canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perception of Self in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derégnaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Emilio Baldaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cannibalisme sexuel : un instinct dévorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique animale au croisement des perspectives de recherche entre éthologie et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nurock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IV (1), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Public Influence on People's Interactions with Ordinary Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130215. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les orques nous éclairent sur les origines de la ménopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional Gestural Communication and Discrimination of Human Attentional States in Rhesus Macaques (Macaca Mulatta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tonkean Macaques (Macaca Tonkeana) Tailor Their Gestural and Visual Signals to Fit the Attentional States of a Human Partner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.451-461. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0814-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Manipulation Capacities of the Blue and Yellow Macaw and the Tufted Capuchin: A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souris préfèrent les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tortues expertes en écrans tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon amateur d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une homosexualité très naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paon très vantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Sharing and Reciprocity in Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Sapowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene M. Pepperberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-012-0564-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on étudier la morale chez les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, [en ligne] (189), pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le perroquet mentaliste : les perroquets savent décoder les intentions de leurs semblables, mais aussi celles des êtres humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gorilles parlent « bébé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.90--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles ont-elles une personnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Study of Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Related Vocalizations in African Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-011-0106-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding good acoustic features for parrot vocalizations: The feature generation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.1089-1099. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do African grey parrots (Psittacus erithacus) know what a human experimenter does and does not see?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Chardard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative problem solving in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rat-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-011-0389-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential learning of French and Czech labels in African grey parrots (Psittacus erithacus): Different methods yield contrasting results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Tichotová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (2), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of experimenter-given cues by African gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adám Miklósi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Vocalizations to Faces of Familiar Conspecifics in Grey-Cheeked Mangabeys (Lophocebus albigena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand L. Deputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000235688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous categorization of vocal imitations in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.244-248. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspecific discrimination in an object-choice task in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Monbureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.75-77. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discrimination of discrete and continuous amounts in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrina Al Aïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0178-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS : Dogs' perception of haptic signal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBD/CBDA* rich hemp extract and Shelter Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefort Inès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you see in the great apes' eyes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bobin-Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et utilisation du cannabidiol (CBD) par des propriétaires d’animaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche de la fédération EPN-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS for communication with security dogs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and social behaviour in songbirds a comparative study on the effect of musical exposure in zebra finches and canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of music on prosocial behaviour in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la musique sur les comportements prosociaux d’enfants âgés de 3 à 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study birds’ musicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International student course in behavioural biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning tool function through video or live demonstrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual musical preferences in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3d International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical preferences in cockatiels: consonant or dissonant music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of consonant and dissonant music on prosocial behaviors of preschool children and cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter de la prosocialité chez des cochons d’Inde (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing and Affinity: A Longitudinal and Comparative Study in Cockatiels and Jackdaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental et de facteurs individuels sur la prosocialité de cochons d'Inde et de canaris domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schédir Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing in Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire chez les perruches calopsittes (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment and individual factors on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines naturelles de la morale : une différence entre les sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et affinité comme prédicteurs des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et origine des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité de cochons d'Indes (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lannes-Lacrouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mainix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-Sharing and Social Bonds Origin in Young Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth European Conference on Behavioural Biology, Session: Environmental influences on avian vocal behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité dans une tâche artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlyne Eury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition numérique chez des femelles canaris (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality in Capybaras and Budgerigars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Serrÿn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Transfer-of-knowledge conference of CompCog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Psittacids, Rodents & Dolphins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bento da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nanterre, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la prise de décision de canaris domestiques (Serinus canaria) en fonction de leur état émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFECA, Le comportement animal : questions proximales et évolutives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviour as a Condition to Maintain Cooperation in a Token Exchange Task in African Grey Parrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Cooperative Abilities in Budgerigars (Melopsittacus Undulatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on social behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l’Etude du Comportement Animal, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines évolutives de la musicalité et influence de la musique sur les comportements sociaux : une approche comparative chez les humains, les oiseaux, et les primates non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of choir singing at school on social interaction, learning and well-being in 8 to 10-old children from deprived urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central European University, 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolutionary roots of musicality: a comparative and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Student Course in Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on evolution of music and prosociality in humans and cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of listening to music on social behaviour : a comparative approach in children and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Québécoise d’Etudes Biologiques du Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on cockatiels’ behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française d'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of consonant and dissonant music on prosocial behaviors of preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I share because I care ? A longitudinal study of food sharing in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Ethological Conference (IEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in response to distress calls in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macaques de Tonkean (Macaca tonkeana) et les macaques rhésus (Macaca mulatta) discriminent-ils les mêmes indices sociaux d’un partenaire humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème colloque de la société francophone de primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société francophone de primatologie, Oct 2013, Kinshasa, Congo-Kinshasa. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesus macaques (Macaca mulatta) discriminate more finely human attentional cues than Tonkean macaques (Macaca tonkeana).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du comportement Animal, Jul 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une leçon de diversité : quand les comportements homosexuels des femelles favorisent l’autonomie, l’égalité et l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Leduc, pp.35-53, 2025, 978-2-37935-442-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homoparentalité chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal parent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Leduc, pp. 209-227, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de vie de quatre perroquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 275-291, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux ont-ils le sens du beau ? La difficulté d'accorder une sensibilité esthétique : le cas de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 53-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Sensory Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Explosion of Life Forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Pp. 155-172, 2021, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119818441.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des univers sensoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’explosion des formes de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.163-182, 2020, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9005.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’autre côté du miroir, singes et perroquets au temps des lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 2020, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piette &amp; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp. 537-544, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darmaillacq, Anne-Sophie ; Lévy, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie animale, une approche biologique du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.181-197, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des babouins aux perroquets: ce que les animaux ayant participé à mes expériences m'ont appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Despret, Vinciane ; Larrère, Raphaël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d'eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés de sensibilité dans le monde animal et leur identification scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrance animale : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Yvon Blais, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Identification and Definition of Degrees of Sensitivity in the Animal World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Suffering; from Science to Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carswell publisher, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jane Brockmann, Timothy J. Roper, Marc Naguib, John C. Mitani and Leigh W. Simmons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the study of behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Elsevier, pp.183-223, 2012, 978-0-12-394288-3. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dalila Bovet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 315, pp.106536. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2025.106536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Dog Handler Is not a Specialized VAB Mechanic!” To Be a Human–Dog Team Conducting Olfactory Search in the French Military</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoophilologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31261/ZOOPHILOLOGICA.2025.15.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05603528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Factorial Structures of the Canine Behavioral Assessment and Research Questionnaire (C-BARQ) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, pp.106816. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and Bonds Within Canine Teams Working in the French Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Michenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Review of European Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.48. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/res.v16n2p48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05603536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Cockatiels Choose Their Favourite Tunes? Use of Touchscreen for Animal Welfare Enhancement and Insights into Musical Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (24), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14243609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive performance of grey mouse lemurs (&amp;lt;i&amp;gt;Microcebus murinus&amp;lt;/i&amp;gt;) during a discrimination learning task: Effect of the emotional valence of stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mortessagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pifferi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (9), pp.e23667. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajp.23667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions animales : un panorama des recherches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family first! Influence of parental investment in Guinea pigs (Cavia porcellus) prosocial choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (5), pp.1713-1732. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-023-01813-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity according to parental status, communication, and personality in domestic canaries (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.104818. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2022.104818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération homme-chien et recherches olfactives dans la Gendarmerie Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Michenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Laguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in capybaras (Hydrochoerus hydrochaeris) in a non-reproductive context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Saint Jalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.104407. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2021.104407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality and reciprocity in bottlenose dolphins (Tursiops truncatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Mercera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (5), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-021-01499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Function One Tool? A Review on Mutual Exclusivity in Tool Use Learning in Human and Non-human Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.603960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicalité est-elle un héritage de notre histoire biologique ? Une approche comparative et multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.201.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared calls in repertoires of two locally distant gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Roubalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Policht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (3), pp.155-171. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-020-00350-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corbeaux et les perroquets : des grands singes à plumes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit animal, Éthique &amp; Sciences : Revue trimestrielle de la Fondation LFDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156 (5-8), pp.595-617. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sharing and affiliation: An experimental and longitudinal study in cockatiels ( Nymphicus hollandicus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (5), pp.276-288. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eth.12850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory sound object play in cockatiels: a forerunner of music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.595 - 617. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/1568539x-00003551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional responses to conspecific distress calls are modulated by affiliation in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Gahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0205314. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0205314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Know What? I'm Happy. Cognitive Bias Is Not Related to Personality but Is Induced by Pair-Housing in Canaries (Serinus Canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Exploratory Activity Relate to Cognitive Judgement Bias in Carpenter Ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Demora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Signorotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Individual differences in cognition and personality, 134, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool selection during foraging in two species of funnel ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Maák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Lőrinczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Módra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.207 - 216. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociality Enhances Birds' Capacity to Deal with Anthropogenic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Emilio Baldaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Caroline Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-016-0618-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perception of Self in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derégnaucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique animale au croisement des perspectives de recherche entre éthologie et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Nurock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IV (1), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cannibalisme sexuel : un instinct dévorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Public Influence on People's Interactions with Ordinary Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Skandrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130215. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les orques nous éclairent sur les origines de la ménopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional Gestural Communication and Discrimination of Human Attentional States in Rhesus Macaques (Macaca Mulatta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-015-0856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tonkean Macaques (Macaca Tonkeana) Tailor Their Gestural and Visual Signals to Fit the Attentional States of a Human Partner?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.451-461. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0814-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tortues expertes en écrans tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation and Manipulation Capacities of the Blue and Yellow Macaw and the Tufted Capuchin: A Comparative Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souris préfèrent les femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon amateur d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une homosexualité très naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paon très vantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Related Vocalizations in African Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">acta ethologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10211-011-0106-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Study of Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Sharing and Reciprocity in Grey Parrots (Psittacus Erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Sapowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene M. Pepperberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-012-0564-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on étudier la morale chez les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, [en ligne] (189), pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le perroquet mentaliste : les perroquets savent décoder les intentions de leurs semblables, mais aussi celles des êtres humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gorilles parlent « bébé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.90--91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles ont-elles une personnalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau &amp; Psycho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding good acoustic features for parrot vocalizations: The feature generation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (2), pp.1089-1099. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do African grey parrots (Psittacus erithacus) know what a human experimenter does and does not see?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Chardard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative problem solving in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rat-Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-011-0389-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential learning of French and Czech labels in African grey parrots (Psittacus erithacus): Different methods yield contrasting results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitka Lindová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Tichotová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (2), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Vocalizations to Faces of Familiar Conspecifics in Grey-Cheeked Mangabeys (Lophocebus albigena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand L. Deputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Primatologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (3), pp.220 - 232. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000235688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous categorization of vocal imitations in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.244-248. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of experimenter-given cues by African gray parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adám Miklósi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0163-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspecific discrimination in an object-choice task in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Monbureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.75-77. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2009.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discrimination of discrete and continuous amounts in African grey parrots (Psittacus erithacus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrina Al Aïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.145-154. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-008-0178-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBD/CBDA* rich hemp extract and Shelter Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefort Inès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS : Dogs' perception of haptic signal features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAPtic harNESS for communication with security dogs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillary Jean-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et utilisation du cannabidiol (CBD) par des propriétaires d’animaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besegher Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche de la fédération EPN-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you see in the great apes' eyes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bobin-Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Zurich (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la musique sur les comportements prosociaux d’enfants âgés de 3 à 6 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study birds’ musicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International student course in behavioural biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences of music on prosocial behaviour in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and social behaviour in songbirds a comparative study on the effect of musical exposure in zebra finches and canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème édition – Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning tool function through video or live demonstrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildikó Király</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical preferences in cockatiels: consonant or dissonant music?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual musical preferences in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3d International Student Course in Behavioural Biology à l'Institut Francilien d'Ethologie 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of consonant and dissonant music on prosocial behaviors of preschool children and cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Budapest, Hungary. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter de la prosocialité chez des cochons d’Inde (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing and Affinity: A Longitudinal and Comparative Study in Cockatiels and Jackdaws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire chez les perruches calopsittes (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental et de facteurs individuels sur la prosocialité de cochons d'Inde et de canaris domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schédir Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Sharing in Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of parental investment and individual factors on prosociality in Guinea pigs and domestic canaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité dans une tâche artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlyne Eury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-Sharing and Social Bonds Origin in Young Cockatiels (Nymphicus Hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth European Conference on Behavioural Biology, Session: Environmental influences on avian vocal behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines naturelles de la morale : une différence entre les sexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et affinité comme prédicteurs des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage alimentaire et origine des liens sociaux chez de jeunes perruches calopsittes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'investissement parental sur la prosocialité de cochons d'Indes (Cavia porcellus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lannes-Lacrouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mainix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nanterre, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition numérique chez des femelles canaris (Serinus canaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e Colloque de la Société Française pour l'Étude du Comportement Animal (SEFCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosociality in Capybaras and Budgerigars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Serrÿn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Transfer-of-knowledge conference of CompCog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vienne, Austria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviours in Psittacids, Rodents & Dolphins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bento da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche de l'UFR des sciences psychologiques et des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nanterre, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la prise de décision de canaris domestiques (Serinus canaria) en fonction de leur état émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Demangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia d'Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFECA, Le comportement animal : questions proximales et évolutives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Cooperative Abilities in Budgerigars (Melopsittacus Undulatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosocial Behaviour as a Condition to Maintain Cooperation in a Token Exchange Task in African Grey Parrots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colleony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dolion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCORE conference. Cooperation: An Interdisciplinary Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une leçon de diversité : quand les comportements homosexuels des femelles favorisent l’autonomie, l’égalité et l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Leduc, pp.35-53, 2025, 978-2-37935-442-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homoparentalité chez les animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Y. de La Bigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal parent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Leduc, pp. 209-227, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de vie de quatre perroquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux historicisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 275-291, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux ont-ils le sens du beau ? La difficulté d'accorder une sensibilité esthétique : le cas de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp. 53-64, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of Sensory Universes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Explosion of Life Forms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Pp. 155-172, 2021, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119818441.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’autre côté du miroir, singes et perroquets au temps des lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, 2020, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des univers sensoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’explosion des formes de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.163-182, 2020, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9005.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piette &amp; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp. 537-544, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition physique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Darmaillacq, Anne-Sophie ; Lévy, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethologie animale, une approche biologique du comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.181-197, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des babouins aux perroquets: ce que les animaux ayant participé à mes expériences m'ont appris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Despret, Vinciane ; Larrère, Raphaël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux : deux ou trois choses que nous savons d'eux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés de sensibilité dans le monde animal et leur identification scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffrance animale : de la science au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Yvon Blais, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Identification and Definition of Degrees of Sensitivity in the Animal World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapouthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auffret Van Der Kemp, Thierry ; Lachance, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Suffering; from Science to Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carswell publisher, pp.13-24, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Female Reproductive Activities in Relation to Male Song: The Domestic Canary as a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jane Brockmann, Timothy J. Roper, Marc Naguib, John C. Mitani and Leigh W. Simmons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the study of behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Elsevier, pp.183-223, 2012, 978-0-12-394288-3. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-394288-3.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on social behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Cossu-Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l’Etude du Comportement Animal, Jun 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines évolutives de la musicalité et influence de la musique sur les comportements sociaux : une approche comparative chez les humains, les oiseaux, et les primates non-humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Juliette Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of choir singing at school on social interaction, learning and well-being in 8 to 10-old children from deprived urban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central European University, 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the evolutionary roots of musicality: a comparative and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Student Course in Behavioural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on evolution of music and prosociality in humans and cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Infant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of listening to music on social behaviour : a comparative approach in children and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Québécoise d’Etudes Biologiques du Comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical influences on cockatiels’ behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Française d'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of consonant and dissonant music on prosocial behaviors of preschool children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Covec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Esseily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I share because I care ? A longitudinal study of food sharing in cockatiels (Nymphicus hollandicus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Ethological Conference (IEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in response to distress calls in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional contagion in cockatiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agatha Liévin-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste M. P. von Bayern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les macaques de Tonkean (Macaca tonkeana) et les macaques rhésus (Macaca mulatta) discriminent-ils les mêmes indices sociaux d’un partenaire humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème colloque de la société francophone de primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société francophone de primatologie, Oct 2013, Kinshasa, Congo-Kinshasa. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesus macaques (Macaca mulatta) discriminate more finely human attentional cues than Tonkean macaques (Macaca tonkeana).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Canteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du comportement Animal, Jul 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2025.106536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05603528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michenaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/ZOOPHILOLOGICA.2025.15.14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Stasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Watanabe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14243609" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mortessagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nozi&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pifferi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05603536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michenau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v16n2p48" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lalot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01813-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104818" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michenaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Li&#233;vin-Bazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2021.104407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Mercera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01499-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Kir&#225;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.603960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Roubalov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Policht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Lindov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-020-00350-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539x-00003551" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12850" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205314" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Demora" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Quinquis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Signorotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ma&#225;k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor L&#337;rinczi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#243;dra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.06.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nurock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.953" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KS8DPW2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daniel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130215" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0856-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0814-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brunon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.06.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GXL5JW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria John" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sapowicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene M. Pepperberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0564-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478489v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478496v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-011-0106-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531953" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Chardard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0389-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17DVV0QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tichotov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.06.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5N0W0FN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Mikl&#243;si" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0163-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EC85840A192F82CE4F1EAC16550FDDD69F11A87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01859077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L. Deputte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000235688" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.07.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNRXJPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monbureau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.02.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRSLHXF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0178-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP0MRN93-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204327v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Jean-Joseph" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104765v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Louison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefort In&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fleury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besegher Audrey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain di Stasi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688463v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M. P. von Bayern" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479351v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;dir Marchesseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cogi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479352v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479355v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479364v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubedat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479357v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lannes-Lacrouts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mainix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479361v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479363v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Eury" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479370v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479369v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serr&#255;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bento da Costa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479375v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Car&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Sagne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479380v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Demangeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleony" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malassis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dolion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479384v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494879v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688498v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908638v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367191v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367211v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818441.ch9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367198v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9005.ch9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367174v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89135" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478744v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478745v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapouthier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478746v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2025.106536" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05603528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michenaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/ZOOPHILOLOGICA.2025.15.14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106816" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05603536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michenau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v16n2p48" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di Stasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Watanabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14243609" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mortessagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nozi&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pifferi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lalot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01813-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104818" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michenaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Li&#233;vin-Bazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2021.104407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Mercera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01499-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Kir&#225;ly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.603960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Roubalov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Policht" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Lindov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-020-00350-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539x-00003551" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12850" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205314" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Ung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Demora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Quinquis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Signorotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.09.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ma&#225;k" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor L&#337;rinczi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#243;dra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Skandrani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasparini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Emilio Baldaccini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-016-0618-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.06.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nurock" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.953" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KS8DPW2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daniel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130215" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0856-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0814-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brunon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1GXL5JW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10211-011-0106-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marie Vallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394288-3.00005-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria John" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sapowicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene M. Pepperberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0564-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pachet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531953" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Chardard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0389-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17DVV0QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159807v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tichotov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.06.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5N0W0FN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01859077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L. Deputte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000235688" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.07.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FNRXJPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;m Mikl&#243;si" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0163-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EC85840A192F82CE4F1EAC16550FDDD69F11A87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monbureau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.02.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRSLHXF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrina Al A&#239;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0178-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP0MRN93-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104765v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Jean-Joseph" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Louison" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefort In&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besegher Audrey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187150v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calmon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fleury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Piette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495248v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain di Stasi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076098v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688463v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M. P. von Bayern" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479355v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;dir Marchesseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cogi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479363v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Eury" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479361v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubedat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479357v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479368v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lannes-Lacrouts" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mainix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479375v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Car&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Sagne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479370v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479369v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serr&#255;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie F&#233;ret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bento da Costa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479380v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Demangeon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479384v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colleony" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malassis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dolion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911850v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722778v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367191v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818441.ch9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367174v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boitard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89135" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367198v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9005.ch9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367193v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478744v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapouthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478746v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01704411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494879v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688484v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688498v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688522v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908603v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>