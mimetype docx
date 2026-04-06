--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,174 +100,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gráfica del 68 : une esthétique pratique, des objets mémoriels »</w:t>
+                <w:t xml:space="preserve">Gráfica del 68 : une esthétique pratique, des objets mémoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Chine Lehmann</w:t>
+                <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, États et sociétés des Amériques face aux blessures de l’histoire. Des politiques nationales aux réponses locales. II. Art, identités, mémoire, 2023 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.12109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380057v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04728885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gráfica del 68 : une esthétique pratique, des objets mémoriels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chine Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, États et sociétés des Amériques face aux blessures de l’histoire. Des politiques nationales aux réponses locales. II. Art, identités, mémoire, 2023 (30), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728885v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trésors cachés du Mexique. La nature au service de la construction d’un imaginaire national.</w:t>
               </w:r>
@@ -624,51 +624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diseño y elaboración de un programa en EFE: el caso de la asignatura Español de negocios en Lenguas Extranjeras Aplicadas (LEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -719,51 +719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mexique et la Seconde Guerre mondiale : de la non-intervention à la déclaration de « l’état de guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 270 (2), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -797,51 +797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mexique et la Seconde Guerre mondiale : de la non-intervention à la déclaration de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Amérique latine et les deux guerres mondiales (269)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -935,51 +935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les « spécialistes » s'emparent de l'histoire : élaboration des manuels scolaires et enjeux nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Universités, académies littéraires et bibliothèques dans les mondes ibérique, ibéro-américain et méditerranéen du XVIIIe siècle à nos jours. En hommage au Professeur Thomas Gomez, pp.201-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1073,51 +1073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Pujol Berché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,51 +1168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los patios de las escuelas primarias como espacios del aprendizaje de la ciudadanía mexicana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Espaces de la citoyenneté en Amérique latine (24), pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1263,303 +1263,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseñar Historia en México: herramientas didácticas, conflictos y desafíos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L' enseignement de l'histoire, pratiques académiques et pédagogiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Enrique Fernandez Domingo, Nathalie Jammet, Jun 2023, PARIS, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fiestas escolares: violencia simbólica y resistencias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57 CONGRESO INTERNACIONAL DE AMERICANISTAS (57 ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Foz del Iguazú, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enseñar Historia en México: herramientas didácticas, conflictos y desafíos</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques festives scolaires au Mexique : espace, symboliques et enjeux nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L' enseignement de l'histoire, pratiques académiques et pédagogiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Enrique Fernandez Domingo, Nathalie Jammet, Jun 2023, PARIS, Francia</w:t>
+              <w:t xml:space="preserve">Séminaire Histoire du temps présent, mémoire et émotions en Amérique latine et Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHTP-CNRS (Frédérique Langue), LER-Université Paris 8 (Pascale Thibaudeau), Casa de Velázquez-EHEHI (Luis González), Instituto de Historia-CSIC (Javier Moscoso), EIDAES-UNSAM (Marina Franco), IdIHCS-Universidad Nacional de La Plata-CONICET (Ana María Barletta), Instituto de Historia-Pontifica Universidad Católica de Chile (Manuel Gárate Chateau), Instituto de Investigaciones sociales-UNAM (Eugenia Allier Montaño)., May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Algérie vue par le Mexique. Diplomatie, politiques éducatives et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Voyageurs réels et imaginaires latino-américains en Algérie (XIX et XX° siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2 et Université Abdelhamid Ibn Badis Mostaganem, Mar 2022, Mostaganem, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383860v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04392951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’adhésion au rejet : réflexions autour de l’institutionnalisation de la fête scolaire au Mexique</w:t>
               </w:r>
@@ -1772,50 +1772,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre amour et désamour de la “patrie” mexicaine. Le dilemme de la laïcité en matière éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Enjeux et conséquences des mutations discursives dans l’espace Espagne-Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 (EA 4385 Laboratoire d’Études Romane) et Université Paris Nanterre (EA 369 Études Romanes - Centre de recherches ibériques et ibéro-américaines- CRIIA), Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación y balance de las publicaciones Festejando la Nación en América Latina (siglos XIX-XXI) – Tomo I y Tomo II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international VII Encuentro Internacional sobre Estudios de Fiesta, Nación y Cultura, Universidad Nacional de Costa Rica (UNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Heredia, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction et conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1837,238 +1988,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale « L’Amérique latine et les guerres (XIX-XX° siècles) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIIA-Paris Nanterre, ALHIM-Paris 8, Instituto de Ciencias Sociales-Benemérita Universidad Autónoma de Puebla (Mexique), Apr 2019, Colegio de México, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théâtralisation des événements historiques dans les écoles mexicaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Les mises en scène de l'événement, organisée par l'Association PILAR (Presse, Imprimés, Lecture dans l'Aire Romane)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2093,51 +2093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantar y celebrar la nación mexicana. Reflexiones en torno al himno nacional y a los himnos regionales en México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Encuentro Internacional sobre Estudios de Fiesta, Nación y Cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2313,51 +2313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il n'y a pas d'amour sans actes d'amour. Cérémonies civiques et intériorisation du sentiment patriotique dans les écoles primaires mexicaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs, identités, résistances dans les arts visuels chiliens du XIXe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2376,165 +2376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las luchas por la modernidad en los libros de texto gratuitos mexicanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X Coloquio Tradición y Modernidad en el Mundo Iberoamericano / XIV Congreso Internacional Nuestro Patrimonio Común</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cadix, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prácticas escolares y celebración del 5 de mayo de 1862 en México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'études El estatuto del acontecimiento, journée d'études organisée par l'Association PILAR (Presse, Imprimés, Lecture dans l’Aire Romane)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Ciencias de la Comunicación, Universidad de Málaga, Nov 2014, Malaga, Espagne, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392959v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01543850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des Indiens dans les manuels scolaires gratuits et obligatoires mexicains</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diseño y elaboración de un programa en EFE: el caso de las asignatura Español de negocios en Lenguas Extranjeras Aplicadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2684,51 +2684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las ceremonias cívicas : ¿nuevos espacios de ciudadanía?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54 Congreso Internacional de Americanistas: Construyendo Diálogos en las Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Tano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Pujol Berché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Taillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2925,64 +2925,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nation en fête en Amérique latine (XIX-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Molinaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chine-Lehmann, Dalila and Molinaro, Natalia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, 2017</w:t>
@@ -3011,51 +3011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formación de profesores de español en contextos profesionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Pujol Berché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,405 +3136,405 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espagnol des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Pujol Berché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Taillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VUIBERT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-311-40370-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation en fête en Amérique latine : XIXème-XXIème siècles. Tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Nanterre, 5, 202 p., 2018, Publications du GRECUN, 978-2-85901-039-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagnol des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Taillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Pujol Berché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Nation en fête en Amérique latine (XIXème-XXIème siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Molinaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications du GRECUN. , 5, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04383621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nation en fête en Amérique latine (XIX-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chine Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...259 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Molinaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Cahiers Alhim. N°33, 2017, 978-2-914297-76-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alhim.5646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3833,51 +3833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine Lehmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine-Lehmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.12109" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Lehmann Chine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as Barr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.270.0081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01659186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Pujol Berch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez Domingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez Siller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Molinaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Tano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/auteur/dalila-chine-lehmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04392983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine-Lehmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.12109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine Lehmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Lehmann Chine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as Barr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.270.0081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01659186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Pujol Berch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez Domingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez Siller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Molinaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Tano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/auteur/dalila-chine-lehmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04392983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>