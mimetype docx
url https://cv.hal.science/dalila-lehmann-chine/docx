--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -929,165 +929,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il n'y a pas d'amour sans actes d'amour. Cérémonies civiques et intériorisation du sentiment patriotique dans les écoles primaires mexicaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications du Grecun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, « Pouvoirs, identités, résistances dans les arts visuels chiliens du XIXe au XXIe siècle », Michèle Arrué, Alvar De la Llosa, Enrique Fernández Domingo, Nathalie Jammet-Arias (ss. coordination de.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les « spécialistes » s'emparent de l'histoire : élaboration des manuels scolaires et enjeux nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Universités, académies littéraires et bibliothèques dans les mondes ibérique, ibéro-américain et méditerranéen du XVIIIe siècle à nos jours. En hommage au Professeur Thomas Gomez, pp.201-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543793v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04392954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
@@ -1263,165 +1263,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiestas escolares: violencia simbólica y resistencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57 CONGRESO INTERNACIONAL DE AMERICANISTAS (57 ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Foz del Iguazú, Brasil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseñar Historia en México: herramientas didácticas, conflictos y desafíos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' enseignement de l'histoire, pratiques académiques et pédagogiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enrique Fernandez Domingo, Nathalie Jammet, Jun 2023, PARIS, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380268v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04380290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques festives scolaires au Mexique : espace, symboliques et enjeux nationaux</w:t>
               </w:r>
@@ -1772,273 +1772,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction et conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Fernández Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez Siller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études internationale « L’Amérique latine et les guerres (XIX-XX° siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIIA-Paris Nanterre, ALHIM-Paris 8, Instituto de Ciencias Sociales-Benemérita Universidad Autónoma de Puebla (Mexique), Apr 2019, Colegio de México, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación y balance de las publicaciones Festejando la Nación en América Latina (siglos XIX-XXI) – Tomo I y Tomo II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international VII Encuentro Internacional sobre Estudios de Fiesta, Nación y Cultura, Universidad Nacional de Costa Rica (UNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Heredia, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre amour et désamour de la “patrie” mexicaine. Le dilemme de la laïcité en matière éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Enjeux et conséquences des mutations discursives dans l’espace Espagne-Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8 (EA 4385 Laboratoire d’Études Romane) et Université Paris Nanterre (EA 369 Études Romanes - Centre de recherches ibériques et ibéro-américaines- CRIIA), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383765v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-04392998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théâtralisation des événements historiques dans les écoles mexicaines</w:t>
               </w:r>
@@ -2376,165 +2376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prácticas escolares y celebración del 5 de mayo de 1862 en México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études El estatuto del acontecimiento, journée d'études organisée par l'Association PILAR (Presse, Imprimés, Lecture dans l’Aire Romane)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de Ciencias de la Comunicación, Universidad de Málaga, Nov 2014, Malaga, Espagne, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las luchas por la modernidad en los libros de texto gratuitos mexicanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X Coloquio Tradición y Modernidad en el Mundo Iberoamericano / XIV Congreso Internacional Nuestro Patrimonio Común</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cadix, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543850v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04392959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des Indiens dans les manuels scolaires gratuits et obligatoires mexicains</w:t>
               </w:r>
@@ -3136,362 +3136,362 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Nation en fête en Amérique latine (XIXème-XXIème siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications du GRECUN. , 5, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04383621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation en fête en Amérique latine : XIXème-XXIème siècles. Tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Nanterre, 5, 202 p., 2018, Publications du GRECUN, 978-2-85901-039-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espagnol des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercè Pujol Berché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Taillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUIBERT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-311-40370-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Natalia Molinaro</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagnol des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Taillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université Paris Nanterre, 5, 202 p., 2018, Publications du GRECUN, 978-2-85901-039-3</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Pujol Berché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371052v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-04383621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nation en fête en Amérique latine (XIX-XXIe siècles)</w:t>
               </w:r>
@@ -3833,51 +3833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine-Lehmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.12109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine Lehmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Lehmann Chine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as Barr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.270.0081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01659186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Pujol Berch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez Domingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez Siller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Molinaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Tano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/auteur/dalila-chine-lehmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04392983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine-Lehmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.12109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine Lehmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Lehmann Chine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as Barr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.270.0081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01659186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Pujol Berch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez Domingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez Siller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Molinaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Tano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/auteur/dalila-chine-lehmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04392983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>