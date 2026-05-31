--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -929,165 +929,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les « spécialistes » s'emparent de l'histoire : élaboration des manuels scolaires et enjeux nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Universités, académies littéraires et bibliothèques dans les mondes ibérique, ibéro-américain et méditerranéen du XVIIIe siècle à nos jours. En hommage au Professeur Thomas Gomez, pp.201-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il n'y a pas d'amour sans actes d'amour. Cérémonies civiques et intériorisation du sentiment patriotique dans les écoles primaires mexicaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications du Grecun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, « Pouvoirs, identités, résistances dans les arts visuels chiliens du XIXe au XXIe siècle », Michèle Arrué, Alvar De la Llosa, Enrique Fernández Domingo, Nathalie Jammet-Arias (ss. coordination de.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392954v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01543793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
@@ -1772,50 +1772,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre amour et désamour de la “patrie” mexicaine. Le dilemme de la laïcité en matière éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Enjeux et conséquences des mutations discursives dans l’espace Espagne-Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 (EA 4385 Laboratoire d’Études Romane) et Université Paris Nanterre (EA 369 Études Romanes - Centre de recherches ibériques et ibéro-américaines- CRIIA), Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación y balance de las publicaciones Festejando la Nación en América Latina (siglos XIX-XXI) – Tomo I y Tomo II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international VII Encuentro Internacional sobre Estudios de Fiesta, Nación y Cultura, Universidad Nacional de Costa Rica (UNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Heredia, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction et conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1837,208 +1988,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale « L’Amérique latine et les guerres (XIX-XX° siècles) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIIA-Paris Nanterre, ALHIM-Paris 8, Instituto de Ciencias Sociales-Benemérita Universidad Autónoma de Puebla (Mexique), Apr 2019, Colegio de México, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392998v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04383765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théâtralisation des événements historiques dans les écoles mexicaines</w:t>
               </w:r>
@@ -2376,165 +2376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las luchas por la modernidad en los libros de texto gratuitos mexicanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X Coloquio Tradición y Modernidad en el Mundo Iberoamericano / XIV Congreso Internacional Nuestro Patrimonio Común</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cadix, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prácticas escolares y celebración del 5 de mayo de 1862 en México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'études El estatuto del acontecimiento, journée d'études organisée par l'Association PILAR (Presse, Imprimés, Lecture dans l’Aire Romane)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Ciencias de la Comunicación, Universidad de Málaga, Nov 2014, Malaga, Espagne, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392959v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01543850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des Indiens dans les manuels scolaires gratuits et obligatoires mexicains</w:t>
               </w:r>
@@ -3136,362 +3136,362 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espagnol des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Pujol Berché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Taillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VUIBERT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-311-40370-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nation en fête en Amérique latine : XIXème-XXIème siècles. Tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Chine-Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Nanterre, 5, 202 p., 2018, Publications du GRECUN, 978-2-85901-039-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagnol des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Taillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Pujol Berché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Nation en fête en Amérique latine (XIXème-XXIème siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Lehmann Chine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Molinaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications du GRECUN. , 5, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04383621v1</w:t>
-              </w:r>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">hal-04371052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nation en fête en Amérique latine (XIX-XXIe siècles)</w:t>
               </w:r>
@@ -3833,51 +3833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine-Lehmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.12109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine Lehmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Lehmann Chine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as Barr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.270.0081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01659186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Pujol Berch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez Domingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez Siller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Molinaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Tano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/auteur/dalila-chine-lehmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04392983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine-Lehmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.12109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chine Lehmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Lehmann Chine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Taillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mac&#237;as Barr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.270.0081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01659186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Pujol Berch&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04380268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez Domingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez Siller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Molinaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Tano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/auteur/dalila-chine-lehmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04392983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>