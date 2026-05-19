--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -908,230 +908,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G-ALLSTAR: Beyond 5G satellite-terrestrial multi-connectivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-création de Valeur dans les communautés en ligne sponsorisées, une perspective par la théorie du don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dal Zotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC/6G Summit - 2022 Joint European Conference on Networks and Communications &amp; 6G Summit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Carry-Le-Rouet, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04454626v1</w:t>
+                <w:t xml:space="preserve">hal-04809515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-création de Valeur dans les communautés en ligne sponsorisées, une perspective par la théorie du don</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">5G-ALLSTAR: Beyond 5G satellite-terrestrial multi-connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igyu Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Calvanese Strinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gosan Noh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pietrabissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCNC/6G Summit - 2022 Joint European Conference on Networks and Communications &amp; 6G Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.148-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809515v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04454626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer une communauté créative en ligne ? Le travail institutionnel de l’entrepreneur de LaFraise.com</w:t>
               </w:r>
@@ -1225,51 +1225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhyeong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Casati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pietrabissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Giuseppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,51 +1687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dal Zotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bally" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jbs-02-2022-0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pigni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-06-2017-0087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Webwolker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/fr/accueil/16851-31383-100-questions-et-reponses-pour-vous-mettre-en-cybersecurite-9782340112056.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05419847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Byoung Chae" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Di Pietro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11037138" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igyu Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosan Noh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pietrabissa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815664" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhyeong Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Casati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giuseppi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW48565.2020.9124751" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04684892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALG008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dal Zotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.124" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bally" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jbs-02-2022-0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pigni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-06-2017-0087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Webwolker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/fr/accueil/16851-31383-100-questions-et-reponses-pour-vous-mettre-en-cybersecurite-9782340112056.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05419847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Byoung Chae" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Di Pietro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11037138" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809515v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igyu Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosan Noh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pietrabissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815664" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhyeong Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Casati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giuseppi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW48565.2020.9124751" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04684892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALG008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>