--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1987,222 +1987,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMPT: A Testbed for Reachability Methods in Generalized Petri Nets</w:t>
+                <w:t xml:space="preserve">Automated Polyhedral Abstraction Proving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.445-453, </w:t>
+              <w:t xml:space="preserve">44th International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lisbon, Portugal. pp.324-345, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33620-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007410v1</w:t>
+                <w:t xml:space="preserve">hal-04115006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Polyhedral Abstraction Proving</w:t>
+                <w:t xml:space="preserve">SMPT: A Testbed for Reachability Methods in Generalized Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lisbon, Portugal. pp.324-345, </w:t>
+              <w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.445-453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33620-1_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115006v1</w:t>
+                <w:t xml:space="preserve">hal-04007410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From FMTV to WATERS: Lessons Learned from the First Verification Challenge at ECRTS (invited)</w:t>
               </w:r>
@@ -2420,525 +2420,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Computation of Dead and Concurrent Places using Reductions</w:t>
+                <w:t xml:space="preserve">On the Combination of Polyhedral Abstraction and SMT-based Model Checking for Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International SPIN Symposium on Model Checking of Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Aarhus, Denmark. </w:t>
+              <w:t xml:space="preserve">42rd International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84629-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268388v1</w:t>
+                <w:t xml:space="preserve">hal-03202111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Combination of Polyhedral Abstraction and SMT-based Model Checking for Petri nets</w:t>
+                <w:t xml:space="preserve">Accelerating the Computation of Dead and Concurrent Places using Reductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42rd International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t>
+              <w:t xml:space="preserve">27th International SPIN Symposium on Model Checking of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Aarhus, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84629-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202111v1</w:t>
+                <w:t xml:space="preserve">hal-03268388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCC: a Tool for Unfolding Colored Petri Nets in PNML Format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pencolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51831-8_23⟩</w:t>
+              <w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511881v1</w:t>
+                <w:t xml:space="preserve">hal-02989834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A Short Overview on Diagnosability of Patterns in Timed Petri Net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Summer School on Modelling and Verification of Parallel Processes (MOVEP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, (on line), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989834v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short Overview on Diagnosability of Patterns in Timed Petri Net</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCC: a Tool for Unfolding Colored Petri Nets in PNML Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Summer School on Modelling and Verification of Parallel Processes (MOVEP 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France. pp.426-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51831-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899522v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Approach for the Verification of Onboard Autonomous Functions in Observation Satellites</w:t>
               </w:r>
@@ -3049,103 +3049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pencolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3882,347 +3882,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Confidence on Formal Verification Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Jenn</w:t>
+                <w:t xml:space="preserve">Model Checking Real-Time Properties on the Functional Layer of Autonomous Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Foughali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fast Abstracts at International Conference on Computer Safety, Reliability, and Security (SAFECOMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369144v1</w:t>
+                <w:t xml:space="preserve">hal-01346080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Checking Real-Time Properties on the Functional Layer of Autonomous Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
+                <w:t xml:space="preserve">Solving Language Equations Using Flanked Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Mallet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATVA 2016: Automated Technology for Verification and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chiba, Japan. pp.106 - 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46520-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346080v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Language Equations Using Flanked Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Avellaneda</w:t>
+                <w:t xml:space="preserve">Building Confidence on Formal Verification Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Bourdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATVA 2016: Automated Technology for Verification and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fast Abstracts at International Conference on Computer Safety, Reliability, and Security (SAFECOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202702v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outillage pour la modélisation, la vérification et la génération d'applications temporisées et embarquées</w:t>
               </w:r>
@@ -4851,317 +4851,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experiment on Parallel Model Checking of a CTL Fragment</w:t>
+                <w:t xml:space="preserve">Towards Timed Requirement Verification for Service Choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium, ATVA 2012, Automated Technology for Verification and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IEEE International Conference on Collaborative Computing: Networking, Applications and Worksharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782354v1</w:t>
+                <w:t xml:space="preserve">hal-00578436v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Timed Requirement Verification for Service Choreographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+                <w:t xml:space="preserve">Real-Time Specification Patterns and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Collaborative Computing: Networking, Applications and Worksharing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Formal Methods for Industrial Critical Systems, FMICS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp. 1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32469-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578436v4</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Specification Patterns and Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha Abid</w:t>
+                <w:t xml:space="preserve">An Experiment on Parallel Model Checking of a CTL Fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Formal Methods for Industrial Critical Systems, FMICS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp. 1-15, </w:t>
+              <w:t xml:space="preserve">10th International Symposium, ATVA 2012, Automated Technology for Verification and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.284-299, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32469-7_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782649v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Verified Approach for Checking Real-Time Specification Patterns</w:t>
               </w:r>
@@ -5324,51 +5324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Shared-Distributed Hash Tables Approaches for Parallel State Space Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,51 +5419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Lock-Free Algorithm for Parallel State Space Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5998,51 +5998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation Graph implementation for TINA toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vernadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerative Parallel and Distributed State Space Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7134,51 +7134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-Grained Locking Scheme for Parallel State Space Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7468,51 +7468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Model Checking With Lazy Cycle Detection - MCLCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8103,51 +8103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Bourdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8717,51 +8717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31E0FB30"/>
+    <w:nsid w:val="57F3BD58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8948,51 +8948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalzilio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-2696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123897912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dalzilio_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/research/ppt/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/mimosa/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://move.to/mobility" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luca.demon.co.uk/Ambit/Ambit.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Cordell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04712076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242197" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03973463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-022-00694-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03683044v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03455697v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyi Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03017661v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00519-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bourdil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.059593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-006-0016-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Amadio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04375443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04007410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04115006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03545594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hujsa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99524-9_28" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03268388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84629-9_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02462058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Correnson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rainjonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01778960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Foughali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94111-0_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589479v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693391v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01369144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202702v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avellaneda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28678-5_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10512-3_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tacla Saad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578436v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32469-7_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782647v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523188v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473072v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.32930" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01924-1_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acciai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Amadio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jakubiec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01992470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Scarduelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01949504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593963v5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593965v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669752v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meyssonnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073008v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073445v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341701v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalzilio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-2696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123897912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dalzilio_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/research/ppt/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/mimosa/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://move.to/mobility" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luca.demon.co.uk/Ambit/Ambit.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Cordell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04712076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242197" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03973463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-022-00694-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03683044v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03455697v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyi Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03017661v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00519-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bourdil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.059593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-006-0016-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Amadio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04375443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04115006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04007410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03545594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hujsa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99524-9_28" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03268388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84629-9_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_23" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02462058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Correnson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rainjonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01778960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Foughali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94111-0_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589479v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693391v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202702v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avellaneda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01369144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28678-5_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10512-3_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578436v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32469-7_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tacla Saad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_23" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782647v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523188v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473072v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.32930" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01924-1_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acciai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Amadio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jakubiec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01992470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Scarduelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01949504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593963v5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593965v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669752v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meyssonnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073008v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073445v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341701v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>