--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2420,525 +2420,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Combination of Polyhedral Abstraction and SMT-based Model Checking for Petri nets</w:t>
+                <w:t xml:space="preserve">Accelerating the Computation of Dead and Concurrent Places using Reductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42rd International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t>
+              <w:t xml:space="preserve">27th International SPIN Symposium on Model Checking of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Aarhus, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84629-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202111v1</w:t>
+                <w:t xml:space="preserve">hal-03268388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Computation of Dead and Concurrent Places using Reductions</w:t>
+                <w:t xml:space="preserve">On the Combination of Polyhedral Abstraction and SMT-based Model Checking for Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International SPIN Symposium on Model Checking of Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Aarhus, Denmark. </w:t>
+              <w:t xml:space="preserve">42rd International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84629-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268388v1</w:t>
+                <w:t xml:space="preserve">hal-03202111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCC: a Tool for Unfolding Colored Petri Nets in PNML Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t>
+              <w:t xml:space="preserve">41st International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France. pp.426-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51831-8_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989834v1</w:t>
+                <w:t xml:space="preserve">hal-02511881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Short Overview on Diagnosability of Patterns in Timed Petri Net</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pencolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Summer School on Modelling and Verification of Parallel Processes (MOVEP 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899522v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCC: a Tool for Unfolding Colored Petri Nets in PNML Format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Short Overview on Diagnosability of Patterns in Timed Petri Net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Summer School on Modelling and Verification of Parallel Processes (MOVEP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, (on line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51831-8_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02511881v1</w:t>
+                <w:t xml:space="preserve">hal-02899522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Approach for the Verification of Onboard Autonomous Functions in Observation Satellites</w:t>
               </w:r>
@@ -3049,103 +3049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pencolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audine Subias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3657,572 +3657,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of User-Level Real-Time Property Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ning Ge</w:t>
+                <w:t xml:space="preserve">A Model-Checking Approach to Analyse Temporal Failure Propagation with AltaRica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pantel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+                <w:t xml:space="preserve">Guillaume Infantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Virelizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Theoretical Aspects of Software Engineering (TASE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Model-Based Safety and Assessment. IMBSA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trento, Italy. 15p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64119-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589479v1</w:t>
+                <w:t xml:space="preserve">hal-01693391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Checking Approach to Analyse Temporal Failure Propagation with AltaRica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Albore</w:t>
+                <w:t xml:space="preserve">Formal Verification of User-Level Real-Time Property Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Virelizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model-Based Safety and Assessment. IMBSA 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Symposium on Theoretical Aspects of Software Engineering (TASE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sophia Antipolis, France. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693391v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Checking Real-Time Properties on the Functional Layer of Autonomous Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
+                <w:t xml:space="preserve">Building Confidence on Formal Verification Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Bourdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Fast Abstracts at International Conference on Computer Safety, Reliability, and Security (SAFECOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346080v1</w:t>
+                <w:t xml:space="preserve">hal-01369144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Language Equations Using Flanked Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Avellaneda</w:t>
+                <w:t xml:space="preserve">Model Checking Real-Time Properties on the Functional Layer of Autonomous Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Foughali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATVA 2016: Automated Technology for Verification and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202702v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Confidence on Formal Verification Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Jenn</w:t>
+                <w:t xml:space="preserve">Solving Language Equations Using Flanked Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Avellaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fast Abstracts at International Conference on Computer Safety, Reliability, and Security (SAFECOMP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATVA 2016: Automated Technology for Verification and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chiba, Japan. pp.106 - 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46520-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369144v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outillage pour la modélisation, la vérification et la génération d'applications temporisées et embarquées</w:t>
               </w:r>
@@ -4851,317 +4851,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Timed Requirement Verification for Service Choreographies</w:t>
+                <w:t xml:space="preserve">An Experiment on Parallel Model Checking of a CTL Fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Guermouche</w:t>
+                <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Collaborative Computing: Networking, Applications and Worksharing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium, ATVA 2012, Automated Technology for Verification and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.284-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578436v4</w:t>
+                <w:t xml:space="preserve">hal-00782354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Specification Patterns and Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha Abid</w:t>
+                <w:t xml:space="preserve">Towards Timed Requirement Verification for Service Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Formal Methods for Industrial Critical Systems, FMICS 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International Conference on Collaborative Computing: Networking, Applications and Worksharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32469-7_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00782649v1</w:t>
+                <w:t xml:space="preserve">hal-00578436v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experiment on Parallel Model Checking of a CTL Fragment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
+                <w:t xml:space="preserve">Real-Time Specification Patterns and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Berthomieu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium, ATVA 2012, Automated Technology for Verification and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.284-299, </w:t>
+              <w:t xml:space="preserve">17th International Workshop on Formal Methods for Industrial Critical Systems, FMICS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp. 1-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32469-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782354v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Verified Approach for Checking Real-Time Specification Patterns</w:t>
               </w:r>
@@ -5324,51 +5324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Shared-Distributed Hash Tables Approaches for Parallel State Space Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,51 +5419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Lock-Free Algorithm for Parallel State Space Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,51 +5575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDM 2010 : journées sur l'Ingénierie Dirigée par les Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Pau, France</w:t>
@@ -5998,51 +5998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation Graph implementation for TINA toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vernadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerative Parallel and Distributed State Space Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7134,51 +7134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-Grained Locking Scheme for Parallel State Space Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7286,51 +7286,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Real-Time Specification Patterns on Time Transition Systems</w:t>
+                <w:t xml:space="preserve">A Real-Time Specification Patterns Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
@@ -7350,75 +7350,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593963v5</w:t>
+                <w:t xml:space="preserve">hal-00593965v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Specification Patterns Language</w:t>
+                <w:t xml:space="preserve">Verification of Real-Time Specification Patterns on Time Transition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
@@ -7438,81 +7438,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593965v4</w:t>
+                <w:t xml:space="preserve">hal-00593963v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Model Checking With Lazy Cycle Detection - MCLCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tacla Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8103,51 +8103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Bourdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8717,51 +8717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57F3BD58"/>
+    <w:nsid w:val="6AD3AEB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8948,51 +8948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalzilio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-2696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123897912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dalzilio_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/research/ppt/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/mimosa/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://move.to/mobility" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luca.demon.co.uk/Ambit/Ambit.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Cordell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04712076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242197" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03973463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-022-00694-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03683044v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03455697v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyi Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03017661v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00519-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bourdil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.059593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-006-0016-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Amadio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04375443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04115006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04007410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03545594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hujsa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99524-9_28" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03268388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84629-9_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_23" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02462058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Correnson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rainjonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01778960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Foughali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94111-0_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589479v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693391v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202702v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avellaneda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01369144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28678-5_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10512-3_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578436v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32469-7_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tacla Saad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_23" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782647v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523188v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473072v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.32930" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01924-1_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acciai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Amadio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jakubiec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01992470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Scarduelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01949504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593963v5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593965v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669752v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meyssonnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073008v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073445v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341701v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalzilio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-2696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123897912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dalzilio_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/research/ppt/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/mimosa/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://move.to/mobility" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luca.demon.co.uk/Ambit/Ambit.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Cordell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04712076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242197" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03973463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-022-00694-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03683044v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03455697v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyi Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03017661v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00519-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bourdil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.059593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-006-0016-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Amadio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04375443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04115006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04007410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03545594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hujsa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99524-9_28" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03268388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84629-9_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02462058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Correnson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rainjonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01778960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Foughali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94111-0_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693391v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01369144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202702v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avellaneda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28678-5_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10512-3_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tacla Saad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578436v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32469-7_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782647v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523188v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473072v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.32930" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01924-1_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acciai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Amadio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jakubiec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01992470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Scarduelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01949504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593965v4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593963v5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669752v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meyssonnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073008v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073445v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341701v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>