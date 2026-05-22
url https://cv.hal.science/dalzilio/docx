--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,8662 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8611 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvano Dal Zilio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dalzilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6002-2696</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123897912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dalzilio_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pyT3QKYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was born in France in 1971 and obtained my PhD from INRIA and the University of Nice - Sophia Antipolis in 1999. I hold a Master's Degree in computer science from </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, where I studied parallel programming and architecture. In 1993, I worked for one year on developing vision and learning algorithms for a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">smart retina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> for the French ministry of defence, then joined </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA Sophia Antipolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> for a PhD thesis on using mobile process calculi as a programming model.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1999, I joined the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Principles and Tools Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at Microsoft Research in Cambridge (UK) for two years. In 2001, I became a </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> researcher, working at the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique Fondamentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LIF) in Marseille, and a member of the INRIA project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMOSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since July 2007, I am a CNRS researcher at LAAS-CNRS in Toulouse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research topics: ** verification of concurrent and distributed systems; safety critical embedded systems; </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mobile and higher-order process calculi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; global computation (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mobile ambients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">); type systems and static analysis; programming languages for semi-structured data.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RuDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Cordell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mcc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Proving Polyhedral Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192 (3-4), pp.363-394. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-242197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging polyhedral reductions for solving Petri net reachability problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.95-114. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-022-00694-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal toolchain for offline and run-time verification of robotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.104301. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2022.104301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polyhedral Abstraction for Petri nets and its Application to SMT-Based Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187 (2-4), pp.103-138. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-222134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-MOBS: A compositional observer semantics of time Petri net for real-time property specification language based on μ-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianyi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.102624. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippo: A Formal-Model Execution Engine to Control and Verify Critical Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyyan Tekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.111033. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.111033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017661v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Petri net markings from reduction equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-019-00519-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry reduction for time Petri net state classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Science of Computer Programming, 132 (Part 2), pp.209 - 225. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Framework to Specify and Verify Real Time Properties on Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1/2), pp 4-30. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCCBS.2014.059593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML schema, tree logic and sheaves automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.337-377. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00200-006-0016-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Control for Synchronous Cooperative Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto M. Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 358, pp.229-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project and Conquer: Fast Quantifier Elimination for Checking Petri Net Reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation. VMCAI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, London, United Kingdom. pp.101-123, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-50524-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Scene of the Model Checking Contest, Analysis of Results from 2018 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvio Amparore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOLympics Challenge 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. pp.52-89, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67695-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Polyhedral Abstraction Proving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lisbon, Portugal. pp.324-345, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33620-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMPT: A Testbed for Reachability Methods in Generalized Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.445-453, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMTV to WATERS: Lessons Learned from the First Verification Challenge at ECRTS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael González Harbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Euromicro Conference on Real-Time Systems (ECRTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne, Austria. pp.19:1--19:18, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property Directed Reachability for Generalized Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems. TACAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99524-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Computation of Dead and Concurrent Places using Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International SPIN Symposium on Model Checking of Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Aarhus, Denmark. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84629-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Combination of Polyhedral Abstraction and SMT-based Model Checking for Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42rd International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCC: a Tool for Unfolding Colored Petri Nets in PNML Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Application and Theory of Petri Nets and Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. pp.426-435, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51831-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Overview on Diagnosability of Patterns in Timed Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Summer School on Modelling and Verification of Parallel Processes (MOVEP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Approach for the Verification of Onboard Autonomous Functions in Observation Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Correnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bardout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the 9th Edition of the Model Checking Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvio Amparore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Ciardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gallà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems - 25 Years of TACAS: TOOLympics, Held as Part of ETAPS 2019, Proceedings, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.50-68, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17502-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Complex Robotic Systems on Resource-Constrained Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FormaliSE: 6th International Conference on Formal Methods in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net Reductions for Counting Markings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Model Checking Software (SPIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94111-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Formal Model and Verification of Satellite FDIR in Early Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Roquemaurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Virelizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Embedded Real Time Software and Systems (ERTS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of User-Level Real-Time Property Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Theoretical Aspects of Software Engineering (TASE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sophia Antipolis, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Checking Approach to Analyse Temporal Failure Propagation with AltaRica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Infantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Virelizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Safety and Assessment. IMBSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trento, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64119-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Confidence on Formal Verification Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fast Abstracts at International Conference on Computer Safety, Reliability, and Security (SAFECOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking Real-Time Properties on the Functional Layer of Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Language Equations Using Flanked Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATVA 2016: Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chiba, Japan. pp.106 - 121, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46520-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outillage pour la modélisation, la vérification et la génération d'applications temporisées et embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry reduced state classes for Time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. pp.1751-1758, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2695664.2695803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Real-Time Scheduling Algorithms with Cache Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chéramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Analysis Tools and Methodologies for Embedded and Real-time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lund, Sweden. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the Verification of Realtime Observers using Probes and the Modal mu-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Theoretical Computer Science (TTCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Teheran, Iran. pp.90-104, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28678-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Checking Real-Time Properties of an Aircraft Landing Gear System Using Fiacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International ABZ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.110-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Petri Nets with Dynamic Firing Dates: Semantics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, FORMATS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp 85-99, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10512-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment on Parallel Model Checking of a CTL Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium, ATVA 2012, Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.284-299, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Timed Requirement Verification for Service Choreographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Guermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Collaborative Computing: Networking, Applications and Worksharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578436v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Specification Patterns and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Formal Methods for Industrial Critical Systems, FMICS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. pp. 1-15, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32469-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verified Approach for Checking Real-Time Specification Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECoS 2012, 6th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verified Approach to Checking Real-Time Patterns on Fiacre Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of FM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Shared-Distributed Hash Tables Approaches for Parallel State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cluj-Napoca, Romania. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523188v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Lock-Free Algorithm for Parallel State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ninth International Workshop onParallel and Distributed Methods in Verification (PDMC 2010), Second International Workshop on High Performance Computational Systems Biology (HIBI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Twente, Netherlands. p.8-16, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDMC-HiBi.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage intermédiaire et transformations de modèles pour le développement de systèmes temps-réel : retour d'expérience sur la chaîne de vériﬁcation formelle Fiacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM 2010 : journées sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Extensions for the Fiacre modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoVep 2010, Summer School on Modelling and Verifying Parallel Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Veriﬁcation of AADL models with Fiacre and Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTSS 2010 - Embedded Real-Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Midi-Pyrénées: the French Society of Aeronautic and Aerospace; SEE: the French Society for Electricity, Electronics, and Information &amp; Communication Technologies; SIA: the French Society of Automobive Engineers, May 2010, Toulouse, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.32930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of AADL Specifications in the Topcased Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Software Technologies - Ada Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brest, France. 15p., </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01924-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation Graph implementation for TINA toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Dependable Computing, EWDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumerative Parallel and Distributed State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR09 - École d'été Temps Réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concurrent Calculus with Atomic Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acciai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Boreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Programming. ESOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71316-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typed Calculus for Querying Distributed XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acciai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Boreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Nordic Workshop on Programming Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Control for Synchronous Cooperative Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCUR Concurrency Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, pp.68-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Scenario for Bytecode Verification of Resource Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Coupet-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jakubiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2004, pp.265-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet and Bouncing Objects: Two Migration Abstractions in a Simple Distributed Blue Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOAP'98 -- 1st International Workshop on Semantics of Objects as Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Aalborg, Denmark. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Semantics of the GenoM3 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-accurate Middleware for the Virtualization of Communication Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Scarduelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Model Checking Support for AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction par symétrie du graphe des classes d'états des Réseaux de Petri Temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-Grained Locking Scheme for Parallel State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Timed Graphical Interval Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Real-Time Specification Patterns on Time Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593963v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Specification Patterns Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593965v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Model Checking With Lazy Cycle Detection - MCLCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic You Can Count On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meyssonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5022, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Schema, Tree Logic and Sheaves Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4631, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bisimulation for the Blue Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3664, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Polymorphic Type System for the Blue Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3244, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Petri Nets with a Single Shared Place and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking marking reachability with the state equation in Petri net subclasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Model Checking in an Industrial Verification Process: a Structuring Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency Analysis of an Aerial Video Tracking System Using Fiacre and Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMTV to WATERS: Lessons Learned from the First Verification Challenge at ECRTS (Artifact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael González Harbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DARTS.9.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Extensions for the Fiacre modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, http://automata.rwth-aachen.de/movep2010/index.php?page=about</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral Reductions for Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8717,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AD3AEB4"/>
+    <w:nsid w:val="C207CCB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8948,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalzilio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-2696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123897912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dalzilio_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/research/ppt/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/mimosa/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://move.to/mobility" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luca.demon.co.uk/Ambit/Ambit.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Cordell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04712076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242197" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03973463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-022-00694-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03683044v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03455697v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyi Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102624" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03017661v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00519-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bourdil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.059593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-006-0016-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Amadio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04375443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04115006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04007410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03545594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hujsa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99524-9_28" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03268388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84629-9_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202111v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02462058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Correnson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rainjonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01778960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Foughali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94111-0_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693391v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01369144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346080v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202702v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avellaneda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28678-5_7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10512-3_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tacla Saad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578436v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32469-7_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782647v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523188v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473072v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.32930" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01924-1_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acciai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Amadio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jakubiec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01992470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Scarduelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01949504v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593965v4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593963v5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669752v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meyssonnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073008v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073445v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341701v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalzilio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-2696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123897912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dalzilio_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pyT3QKYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/research/ppt/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/mimosa/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://move.to/mobility" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luca.demon.co.uk/Ambit/Ambit.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Cordell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04712076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242197" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03973463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-022-00694-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03683044v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03455697v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03017661v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00519-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bourdil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.059593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-006-0016-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Amadio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04375443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04115006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04007410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03545594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hujsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99524-9_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03268388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84629-9_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02462058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Correnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rainjonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01778960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Foughali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94111-0_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693391v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01369144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202702v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avellaneda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695803" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28678-5_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10512-3_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tacla Saad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_23" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578436v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32469-7_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782647v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790120v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523188v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473072v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492327v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494348v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.32930" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01924-1_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109264v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acciai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Amadio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146991v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jakubiec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01992470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Scarduelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01949504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593963v5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593965v4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669752v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meyssonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073445v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992541v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>