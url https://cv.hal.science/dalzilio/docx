--- v3 (2026-05-22)
+++ v4 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvano Dal Zilio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dalzilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6002-2696</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123897912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dalzilio_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pyT3QKYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was born in France in 1971 and obtained my PhD from INRIA and the University of Nice - Sophia Antipolis in 1999. I hold a Master's Degree in computer science from </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, where I studied parallel programming and architecture. In 1993, I worked for one year on developing vision and learning algorithms for a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">smart retina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> for the French ministry of defence, then joined </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA Sophia Antipolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> for a PhD thesis on using mobile process calculi as a programming model.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1999, I joined the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Principles and Tools Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at Microsoft Research in Cambridge (UK) for two years. In 2001, I became a </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> researcher, working at the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique Fondamentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LIF) in Marseille, and a member of the INRIA project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMOSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since July 2007, I am a CNRS researcher at LAAS-CNRS in Toulouse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research topics: ** verification of concurrent and distributed systems; safety critical embedded systems; </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mobile and higher-order process calculi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; global computation (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mobile ambients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">); type systems and static analysis; programming languages for semi-structured data.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RuDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Cordell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mcc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Proving Polyhedral Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192 (3-4), pp.363-394. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-242197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging polyhedral reductions for solving Petri net reachability problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.95-114. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-022-00694-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal toolchain for offline and run-time verification of robotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.104301. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2022.104301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polyhedral Abstraction for Petri nets and its Application to SMT-Based Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187 (2-4), pp.103-138. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-222134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-MOBS: A compositional observer semantics of time Petri net for real-time property specification language based on μ-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianyi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.102624. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippo: A Formal-Model Execution Engine to Control and Verify Critical Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyyan Tekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.111033. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.111033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017661v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Petri net markings from reduction equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-019-00519-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry reduction for time Petri net state classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Science of Computer Programming, 132 (Part 2), pp.209 - 225. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Framework to Specify and Verify Real Time Properties on Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1/2), pp 4-30. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCCBS.2014.059593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML schema, tree logic and sheaves automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.337-377. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00200-006-0016-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Control for Synchronous Cooperative Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto M. Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 358, pp.229-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project and Conquer: Fast Quantifier Elimination for Checking Petri Net Reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation. VMCAI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, London, United Kingdom. pp.101-123, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-50524-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Scene of the Model Checking Contest, Analysis of Results from 2018 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvio Amparore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOLympics Challenge 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. pp.52-89, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67695-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Polyhedral Abstraction Proving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lisbon, Portugal. pp.324-345, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33620-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMPT: A Testbed for Reachability Methods in Generalized Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.445-453, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMTV to WATERS: Lessons Learned from the First Verification Challenge at ECRTS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael González Harbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Euromicro Conference on Real-Time Systems (ECRTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne, Austria. pp.19:1--19:18, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property Directed Reachability for Generalized Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems. TACAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99524-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Computation of Dead and Concurrent Places using Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International SPIN Symposium on Model Checking of Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Aarhus, Denmark. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84629-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Combination of Polyhedral Abstraction and SMT-based Model Checking for Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42rd International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCC: a Tool for Unfolding Colored Petri Nets in PNML Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Application and Theory of Petri Nets and Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. pp.426-435, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51831-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Overview on Diagnosability of Patterns in Timed Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Summer School on Modelling and Verification of Parallel Processes (MOVEP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Approach for the Verification of Onboard Autonomous Functions in Observation Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Correnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bardout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the 9th Edition of the Model Checking Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvio Amparore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Ciardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gallà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems - 25 Years of TACAS: TOOLympics, Held as Part of ETAPS 2019, Proceedings, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.50-68, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17502-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Complex Robotic Systems on Resource-Constrained Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FormaliSE: 6th International Conference on Formal Methods in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net Reductions for Counting Markings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Model Checking Software (SPIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94111-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Formal Model and Verification of Satellite FDIR in Early Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Roquemaurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Virelizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Embedded Real Time Software and Systems (ERTS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of User-Level Real-Time Property Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Theoretical Aspects of Software Engineering (TASE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sophia Antipolis, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Checking Approach to Analyse Temporal Failure Propagation with AltaRica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Infantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Virelizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Safety and Assessment. IMBSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trento, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64119-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Confidence on Formal Verification Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fast Abstracts at International Conference on Computer Safety, Reliability, and Security (SAFECOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking Real-Time Properties on the Functional Layer of Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Language Equations Using Flanked Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATVA 2016: Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chiba, Japan. pp.106 - 121, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46520-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outillage pour la modélisation, la vérification et la génération d'applications temporisées et embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry reduced state classes for Time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. pp.1751-1758, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2695664.2695803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Real-Time Scheduling Algorithms with Cache Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chéramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Analysis Tools and Methodologies for Embedded and Real-time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lund, Sweden. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the Verification of Realtime Observers using Probes and the Modal mu-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Theoretical Computer Science (TTCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Teheran, Iran. pp.90-104, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28678-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Checking Real-Time Properties of an Aircraft Landing Gear System Using Fiacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International ABZ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.110-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Petri Nets with Dynamic Firing Dates: Semantics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, FORMATS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp 85-99, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10512-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment on Parallel Model Checking of a CTL Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium, ATVA 2012, Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.284-299, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Timed Requirement Verification for Service Choreographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Guermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Collaborative Computing: Networking, Applications and Worksharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578436v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Specification Patterns and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Formal Methods for Industrial Critical Systems, FMICS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. pp. 1-15, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32469-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verified Approach for Checking Real-Time Specification Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECoS 2012, 6th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verified Approach to Checking Real-Time Patterns on Fiacre Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of FM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Shared-Distributed Hash Tables Approaches for Parallel State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cluj-Napoca, Romania. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523188v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Lock-Free Algorithm for Parallel State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ninth International Workshop onParallel and Distributed Methods in Verification (PDMC 2010), Second International Workshop on High Performance Computational Systems Biology (HIBI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Twente, Netherlands. p.8-16, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDMC-HiBi.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage intermédiaire et transformations de modèles pour le développement de systèmes temps-réel : retour d'expérience sur la chaîne de vériﬁcation formelle Fiacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM 2010 : journées sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Extensions for the Fiacre modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoVep 2010, Summer School on Modelling and Verifying Parallel Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Veriﬁcation of AADL models with Fiacre and Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTSS 2010 - Embedded Real-Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Midi-Pyrénées: the French Society of Aeronautic and Aerospace; SEE: the French Society for Electricity, Electronics, and Information &amp; Communication Technologies; SIA: the French Society of Automobive Engineers, May 2010, Toulouse, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.32930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of AADL Specifications in the Topcased Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Software Technologies - Ada Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brest, France. 15p., </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01924-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation Graph implementation for TINA toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Dependable Computing, EWDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumerative Parallel and Distributed State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR09 - École d'été Temps Réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concurrent Calculus with Atomic Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acciai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Boreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Programming. ESOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71316-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typed Calculus for Querying Distributed XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acciai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Boreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Nordic Workshop on Programming Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Control for Synchronous Cooperative Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCUR Concurrency Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, pp.68-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Scenario for Bytecode Verification of Resource Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Coupet-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jakubiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2004, pp.265-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet and Bouncing Objects: Two Migration Abstractions in a Simple Distributed Blue Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOAP'98 -- 1st International Workshop on Semantics of Objects as Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Aalborg, Denmark. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Semantics of the GenoM3 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-accurate Middleware for the Virtualization of Communication Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Scarduelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Model Checking Support for AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction par symétrie du graphe des classes d'états des Réseaux de Petri Temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-Grained Locking Scheme for Parallel State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Timed Graphical Interval Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Real-Time Specification Patterns on Time Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593963v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Specification Patterns Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593965v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Model Checking With Lazy Cycle Detection - MCLCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic You Can Count On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meyssonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5022, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Schema, Tree Logic and Sheaves Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4631, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bisimulation for the Blue Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3664, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Polymorphic Type System for the Blue Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3244, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Petri Nets with a Single Shared Place and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking marking reachability with the state equation in Petri net subclasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Model Checking in an Industrial Verification Process: a Structuring Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency Analysis of an Aerial Video Tracking System Using Fiacre and Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMTV to WATERS: Lessons Learned from the First Verification Challenge at ECRTS (Artifact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael González Harbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DARTS.9.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Extensions for the Fiacre modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, http://automata.rwth-aachen.de/movep2010/index.php?page=about</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral Reductions for Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvano Dal Zilio </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dalzilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6002-2696</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123897912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dalzilio_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pyT3QKYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was born in France in 1971 and obtained my PhD from INRIA and the University of Nice - Sophia Antipolis in 1999. I hold a Master's Degree in computer science from </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, where I studied parallel programming and architecture. In 1993, I worked for one year on developing vision and learning algorithms for a </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">smart retina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> for the French ministry of defence, then joined </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRIA Sophia Antipolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> for a PhD thesis on using mobile process calculi as a programming model.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1999, I joined the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming Principles and Tools Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at Microsoft Research in Cambridge (UK) for two years. In 2001, I became a </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> researcher, working at the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique Fondamentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LIF) in Marseille, and a member of the INRIA project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMOSA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since July 2007, I am a CNRS researcher at LAAS-CNRS in Toulouse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research topics: ** verification of concurrent and distributed systems; safety critical embedded systems; </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mobile and higher-order process calculi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">; global computation (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mobile ambients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">); type systems and static analysis; programming languages for semi-structured data.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RuDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Cordell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mcc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of Proving Polyhedral Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 192 (3-4), pp.363-394. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-242197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging polyhedral reductions for solving Petri net reachability problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.95-114. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-022-00694-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal toolchain for offline and run-time verification of robotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.104301. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2022.104301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polyhedral Abstraction for Petri nets and its Application to SMT-Based Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187 (2-4), pp.103-138. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-222134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-MOBS: A compositional observer semantics of time Petri net for real-time property specification language based on μ-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianyi Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.102624. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippo: A Formal-Model Execution Engine to Control and Verify Critical Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyyan Tekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.111033. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.111033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017661v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Petri net markings from reduction equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.163-181. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10009-019-00519-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry reduction for time Petri net state classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Science of Computer Programming, 132 (Part 2), pp.209 - 225. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Framework to Specify and Verify Real Time Properties on Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Critical Computer-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1/2), pp 4-30. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCCBS.2014.059593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Control for Synchronous Cooperative Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto M. Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 358, pp.229-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML schema, tree logic and sheaves automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.337-377. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00200-006-0016-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Scene of the Model Checking Contest, Analysis of Results from 2018 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvio Amparore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOLympics Challenge 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. pp.52-89, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67695-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project and Conquer: Fast Quantifier Elimination for Checking Petri Net Reachability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verification, Model Checking, and Abstract Interpretation. VMCAI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, London, United Kingdom. pp.101-123, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-50524-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Polyhedral Abstraction Proving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lisbon, Portugal. pp.324-345, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33620-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMPT: A Testbed for Reachability Methods in Generalized Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Formal Methods (FM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lübeck, Germany. pp.445-453, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27481-7_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMTV to WATERS: Lessons Learned from the First Verification Challenge at ECRTS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael González Harbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Euromicro Conference on Real-Time Systems (ECRTS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne, Austria. pp.19:1--19:18, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2023.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property Directed Reachability for Generalized Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems. TACAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99524-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Combination of Polyhedral Abstraction and SMT-based Model Checking for Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42rd International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76983-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Computation of Dead and Concurrent Places using Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International SPIN Symposium on Model Checking of Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Aarhus, Denmark. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84629-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Overview on Diagnosability of Patterns in Timed Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Summer School on Modelling and Verification of Parallel Processes (MOVEP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCC: a Tool for Unfolding Colored Petri Nets in PNML Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Application and Theory of Petri Nets and Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. pp.426-435, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51831-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Approach for the Verification of Onboard Autonomous Functions in Observation Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Correnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bardout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the 9th Edition of the Model Checking Contest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvio Amparore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Ciardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gallà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems - 25 Years of TACAS: TOOLympics, Held as Part of ETAPS 2019, Proceedings, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.50-68, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17502-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of Complex Robotic Systems on Resource-Constrained Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FormaliSE: 6th International Conference on Formal Methods in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net Reductions for Counting Markings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Model Checking Software (SPIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94111-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Formal Model and Verification of Satellite FDIR in Early Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Roquemaurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Virelizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Embedded Real Time Software and Systems (ERTS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Checking Approach to Analyse Temporal Failure Propagation with AltaRica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Infantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Virelizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Safety and Assessment. IMBSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trento, Italy. 15p., </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64119-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of User-Level Real-Time Property Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Theoretical Aspects of Software Engineering (TASE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sophia Antipolis, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking Real-Time Properties on the Functional Layer of Autonomous Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Formal Engineering Methods (ICFEM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Language Equations Using Flanked Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Avellaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATVA 2016: Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chiba, Japan. pp.106 - 121, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46520-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Confidence on Formal Verification Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fast Abstracts at International Conference on Computer Safety, Reliability, and Security (SAFECOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outillage pour la modélisation, la vérification et la génération d'applications temporisées et embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the Verification of Realtime Observers using Probes and the Modal mu-calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Theoretical Computer Science (TTCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Teheran, Iran. pp.90-104, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28678-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry reduced state classes for Time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. pp.1751-1758, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2695664.2695803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Real-Time Scheduling Algorithms with Cache Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chéramy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Analysis Tools and Methodologies for Embedded and Real-time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lund, Sweden. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Checking Real-Time Properties of an Aircraft Landing Gear System Using Fiacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International ABZ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.110-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Petri Nets with Dynamic Firing Dates: Semantics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, FORMATS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp 85-99, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10512-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Timed Requirement Verification for Service Choreographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Guermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Collaborative Computing: Networking, Applications and Worksharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578436v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Specification Patterns and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Formal Methods for Industrial Critical Systems, FMICS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France. pp. 1-15, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32469-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment on Parallel Model Checking of a CTL Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium, ATVA 2012, Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Thiruvananthapuram, India. pp.284-299, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33386-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verified Approach for Checking Real-Time Specification Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECoS 2012, 6th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verified Approach to Checking Real-Time Patterns on Fiacre Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Symposium of FM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Lock-Free Algorithm for Parallel State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ninth International Workshop onParallel and Distributed Methods in Verification (PDMC 2010), Second International Workshop on High Performance Computational Systems Biology (HIBI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Twente, Netherlands. p.8-16, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDMC-HiBi.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473072v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Shared-Distributed Hash Tables Approaches for Parallel State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cluj-Napoca, Romania. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523188v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Veriﬁcation of AADL models with Fiacre and Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTSS 2010 - Embedded Real-Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Midi-Pyrénées: the French Society of Aeronautic and Aerospace; SEE: the French Society for Electricity, Electronics, and Information &amp; Communication Technologies; SIA: the French Society of Automobive Engineers, May 2010, Toulouse, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.32930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage intermédiaire et transformations de modèles pour le développement de systèmes temps-réel : retour d'expérience sur la chaîne de vériﬁcation formelle Fiacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM 2010 : journées sur l'Ingénierie Dirigée par les Modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Extensions for the Fiacre modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoVep 2010, Summer School on Modelling and Verifying Parallel Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification of AADL Specifications in the Topcased Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Software Technologies - Ada Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brest, France. 15p., </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01924-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation Graph implementation for TINA toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Dependable Computing, EWDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumerative Parallel and Distributed State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETR09 - École d'été Temps Réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concurrent Calculus with Atomic Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acciai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Boreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Programming. ESOP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.48-63, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71316-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typed Calculus for Querying Distributed XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Acciai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Boreale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Nordic Workshop on Programming Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Control for Synchronous Cooperative Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCUR Concurrency Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, pp.68-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Functional Scenario for Bytecode Verification of Resource Bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Coupet-Grimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jakubiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2004, pp.265-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiet and Bouncing Objects: Two Migration Abstractions in a Simple Distributed Blue Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOAP'98 -- 1st International Workshop on Semantics of Objects as Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Aalborg, Denmark. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Semantics of the GenoM3 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Foughali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-accurate Middleware for the Virtualization of Communication Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Scarduelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 48p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Model Checking Support for AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction par symétrie du graphe des classes d'états des Réseaux de Petri Temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-Grained Locking Scheme for Parallel State Space Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Timed Graphical Interval Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Specification Patterns Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593965v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Real-Time Specification Patterns on Time Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593963v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Model Checking With Lazy Cycle Detection - MCLCD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Tacla Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic You Can Count On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meyssonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5022, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Schema, Tree Logic and Sheaves Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lugiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4631, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bisimulation for the Blue Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3664, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Polymorphic Type System for the Blue Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-3244, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Petri Nets with a Single Shared Place and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking marking reachability with the state equation in Petri net subclasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Model Checking in an Industrial Verification Process: a Structuring Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bourdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency Analysis of an Aerial Video Tracking System Using Fiacre and Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMTV to WATERS: Lessons Learned from the First Verification Challenge at ECRTS (Artifact)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Altmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael González Harbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DARTS.9.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Extensions for the Fiacre modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, http://automata.rwth-aachen.de/movep2010/index.php?page=about</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral Reductions for Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C207CCB8"/>
+    <w:nsid w:val="9CDF27DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalzilio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-2696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123897912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dalzilio_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pyT3QKYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/research/ppt/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/mimosa/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://move.to/mobility" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luca.demon.co.uk/Ambit/Ambit.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Cordell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04712076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242197" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03973463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-022-00694-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03683044v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03455697v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03017661v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00519-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bourdil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.059593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-006-0016-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Amadio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04375443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04115006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04007410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03545594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hujsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99524-9_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03268388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84629-9_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02462058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Correnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rainjonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01778960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Foughali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94111-0_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693391v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01369144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202702v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avellaneda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695803" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202799v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28678-5_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10512-3_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tacla Saad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_23" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578436v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32469-7_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782647v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790120v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523188v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473072v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492327v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494348v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.32930" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01924-1_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109264v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acciai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Amadio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146991v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jakubiec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01992470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Scarduelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01949504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593963v5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593965v4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669752v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meyssonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073445v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992541v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dalzilio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6002-2696" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123897912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dalzilio_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pyT3QKYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/research/ppt/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-sop.inria.fr/mimosa/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://move.to/mobility" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luca.demon.co.uk/Ambit/Ambit.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Cordell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1bdba2e6856baf1327d9e4649aeade15983698ea;origin=https://github.com/dalzilio/rudd;visit=swh:1:snp:3b82c6b6f01b2a45604dd34d6b7bdb9062ed66ce;anchor=swh:1:rev:793901a0ab6540e401b9af68e3bf63f6688a21a9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9e20040fbc1129056324a6c9505c4f31dc002155;origin=https://github.com/dalzilio/mcc;visit=swh:1:snp:b47b7f515d839603e99c7d0ac2097e4a9098ea2d;anchor=swh:1:rev:09a1755cf909e9e93665ffb26e3dec900ffac0c6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04712076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242197" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03973463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-022-00694-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03683044v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03455697v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berthomieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03017661v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyyan Tekin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00519-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bourdil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.08.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Abid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2014.059593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto M. Amadio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lugiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-006-0016-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Amparore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67695-6_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04375443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50524-9_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04115006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04007410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27481-7_25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonz&#225;lez Harbour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03545594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hujsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99524-9_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03202111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03268388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84629-9_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02511881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51831-8_23" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02462058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Correnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rainjonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gall&#224;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01778960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Foughali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94111-0_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693391v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Infantes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202702v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Avellaneda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01369144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28678-5_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275316v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695803" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;ramy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10512-3_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578436v4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Guermouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782649v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32469-7_1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tacla Saad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33386-6_23" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782647v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790120v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473072v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.10" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523188v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.32930" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01924-1_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109264v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Acciai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boreale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Amadio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146991v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Coupet-Grimal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jakubiec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01992470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01793367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Scarduelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01949504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01790214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593965v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593963v5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669752v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meyssonnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073445v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992541v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02992521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.9.1.4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>