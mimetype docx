--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -66,643 +66,643 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy in continuous-variable distributed quantum sensing</w:t>
+                <w:t xml:space="preserve">Composable simultaneous purification: when all communication scenarios reduce to spatial correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Oliveira Junior</w:t>
+                <w:t xml:space="preserve">Matilde Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Andersen</w:t>
+                <w:t xml:space="preserve">Dominik Leichtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lundgren Larsen</w:t>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean William Moore</w:t>
+                <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Markham</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265562v1</w:t>
+                <w:t xml:space="preserve">hal-05543334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustly self-testing all maximally entangled states in every finite dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translating Bell Non-Locality to Prepare-and-Measure Scenarios under Dimensional Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uta Isabella Meyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šupić</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263472v1</w:t>
+                <w:t xml:space="preserve">hal-05407959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing contextuality in sequential scenarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robustly self-testing all maximally entangled states in every finite dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Isabella Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266460v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating Bell Non-Locality to Prepare-and-Measure Scenarios under Dimensional Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privacy in continuous-variable distributed quantum sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Oliveira Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Baroni</w:t>
+                <w:t xml:space="preserve">Anton Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benjamin Lundgren Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean William Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05407959v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Sample-Efficient and Device-Independent GHZ State Certification</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formalizing contextuality in sequential scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura dos Santos Martins</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04803638v1</w:t>
+                <w:t xml:space="preserve">hal-05266460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bell Nonlocality from Wigner Negativity in Qudit Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Isabella Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šupić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -746,51 +746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -815,7192 +815,7306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All graph state verification protocols are composably secure</w:t>
+                <w:t xml:space="preserve">Experimental Sample-Efficient and Device-Independent GHZ State Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Colisson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laura dos Santos Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurent-Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raja Yehia</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519928v1</w:t>
+                <w:t xml:space="preserve">hal-04803638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Testing Graph States Permitting Bounded Classical Communication</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">All graph state verification protocols are composably secure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Yehia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568664v1</w:t>
+                <w:t xml:space="preserve">hal-04519928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Certification of Quantum Transmission via Bell's Theorem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Testing Graph States Permitting Bounded Classical Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Isabella Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Yacoub</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04306760v1</w:t>
+                <w:t xml:space="preserve">hal-04568664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private network parameter estimation with quantum sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Certification of Quantum Transmission via Bell's Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura dos Santos Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Shettell</w:t>
+                <w:t xml:space="preserve">Verena Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Hassani</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Pascal Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746815v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical-quantum network coding: a story about tensor</w:t>
+                <w:t xml:space="preserve">Private network parameter estimation with quantum sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Meignant</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nathan Shettell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450998v1</w:t>
+                <w:t xml:space="preserve">hal-03746815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of graph states in an untrusted network</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classical-quantum network coding: a story about tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Meignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anupama Unnikrishnan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03450847v1</w:t>
+                <w:t xml:space="preserve">hal-03450998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust quantum metrology with explicit symmetric states</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Verification of graph states in an untrusted network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Unnikrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingkai Ouyang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02383724v1</w:t>
+                <w:t xml:space="preserve">hal-03450847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unitary $t$-designs from $relaxed$ seeds</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient approximate unitary t-designs from partially invertible universal sets and their application to quantum speedup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Ghalbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawad Mezher</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02358598v1</w:t>
+                <w:t xml:space="preserve">hal-02122304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient approximate unitary t-designs from partially invertible universal sets and their application to quantum speedup</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robust quantum metrology with explicit symmetric states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingkai Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Shettell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122304v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence between sharing quantum and classical secrets, and error correction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unitary $t$-designs from $relaxed$ seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Ghalbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767437v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the equivalence between sharing quantum and classical secrets, and error correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The geometric measure of entanglement for a symmetric pure state with positive amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahito Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mio Murao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Owari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaki Owari</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00632458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Genitrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Fiber-Based Quantum Triangle-Network Nonlocality with a Telecom Al Ga As Multiplexed Entangled-Photon Source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anonymous and private parameter estimation in networks of quantum sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarn de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Scheiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi R Solomons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.6.020313⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (5), pp.054053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/lbfk-cykl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405468v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy certification of continuous variables graph states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloi Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (2), pp.022413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.022413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum bounds for compiled XOR games and $d$-outcome CHSH games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bourdoncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.1894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22331/q-2025-10-28-1894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy in networks of quantum sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental Fiber-Based Quantum Triangle-Network Nonlocality with a Telecom Al Ga As Multiplexed Entangled-Photon Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Meskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Appas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.030802⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (2), pp.020313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.6.020313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803645v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymous and private parameter estimation in networks of quantum sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Privacy in networks of quantum sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Scheiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo G. A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/lbfk-cykl⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (3), pp.030802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.030802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458726v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning properties of quantum states without the IID assumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Private and Robust States for Distributed Quantum Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Bugalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aadil Oufkir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53765-6⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2025-01-15-1596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803623v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private and Robust States for Distributed Quantum Sensing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning properties of quantum states without the IID assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fawzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kueng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aadil Oufkir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2025-01-15-1596⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53765-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803640v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrected Bell and Noncontextuality Inequalities for Realistic Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Emeriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bourdoncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 382 (2268), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2023.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow conditions for continuous variable measurement-based quantum computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert I. Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.1146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22331/q-2023-10-19-1146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflated Graph States Refuting Communication-Assisted LHV Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Isabella Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (1), pp.012402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.012402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptographic approach to Quantum Metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Shettell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.L010401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Metrology with Delegated Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Shettell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (5), pp.052427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.052427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient verification of Boson Sampling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Quantum machine learning with adaptive linear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.578. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2021-11-15-578⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2021-07-05-496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884898v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Approach to Demonstrating Contextuality for Qudits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Certification of Non-Gaussian States with Operational Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganaël Roeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Walschaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Parigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.062220⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.020333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.020333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093475v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying dimension of quantum systems by sequential projective measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22331/q-2021-06-10-472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification of Non-Gaussian States with Operational Measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Approach to Demonstrating Contextuality for Qudits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Ohana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.020333⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.062220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.062220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997918v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal quantum-programmable projective measurements with coherent states</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Efficient verification of Boson Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043035⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2021-11-15-578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997002v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical simulation of Gaussian quantum circuits with non-Gaussian input states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Optimal quantum-programmable projective measurements with coherent states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niraj Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Kashefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3 (3), pp.033018. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.033018⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.043035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997001v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Limits of Error Correction for Quantum Metrology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Classical simulation of Gaussian quantum circuits with non-Gaussian input states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ferrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kae Nemoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abf533⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.033018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.033018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124084v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum machine learning with adaptive linear optics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Practical Limits of Error Correction for Quantum Metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Shettell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adel Sohbi</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kae Nemoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2021-07-05-496⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.043038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abf533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138156v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-tolerant quantum speedup from constant depth quantum circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Ghalbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (3), pp.033444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph States as a Resource for Quantum Metrology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stellar representation of non-Gaussian quantum states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (11), pp.110502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.110502⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 124, pp.063605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.063605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276010v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar representation of non-Gaussian quantum states</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Graph States as a Resource for Quantum Metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Shettell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124, pp.063605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.063605⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 124 (11), pp.110502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.110502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316973v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple protocol for certifying graph states and applications in quantum networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra B Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cryptography4010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authenticated teleportation and verification in a noisy network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantum certification and benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Eisert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Hangleiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Walk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.042401⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.382-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42254-020-0186-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383720v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum certification and benchmarking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Authenticated teleportation and verification in a noisy network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Unnikrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42254-020-0186-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.042401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.042401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317400v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random coding for sharing bosonic quantum secrets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Distributing Graph States Over Arbitrary Quantum Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Meignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (2), pp.022303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.022303⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100, pp.052333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.052333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285301v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Fault-Tolerant Universal Quantum Computation and Sampling Problems in Continuous Variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Random coding for sharing bosonic quantum secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Arzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ferrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulia Ferrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (1), pp.012344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.012344⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.022303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.022303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931759v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authenticated teleportation with one-sided trust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Fault-Tolerant Universal Quantum Computation and Sampling Problems in Continuous Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Kashefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ferrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (3), pp.032314. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.032314⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (1), pp.012344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.012344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163733v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymity for Practical Quantum Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Authenticated teleportation with one-sided trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupama Unnikrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.240501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.032314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.032314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163700v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributing Graph States Over Arbitrary Quantum Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anonymity for Practical Quantum Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Unnikrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Macfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.052333⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.240501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163726v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violating Bell inequalities with entangled optical frequency combs and multi-pixel homodyne detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Demonstration of Einstein-Podolsky-Rosen Steering Using Hybrid Continuous- and Discrete-Variable Entanglement of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Jeannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raskop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.170403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931758v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Einstein-Podolsky-Rosen Steering Using Hybrid Continuous- and Discrete-Variable Entanglement of Light</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Violating Bell inequalities with entangled optical frequency combs and multi-pixel homodyne detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William N. Plick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Arzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163598v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal quantum-programmable projective measurement with linear optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.062318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient quantum pseudorandomness with simple graph states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Ghalbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dgheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.022333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Variable Instantaneous Quantum Computing is Hard to Sample</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantum protocols within Spekkens' toy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Disilvestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.070503⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.052324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644066v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Variable Sampling from Photon-Added or Photon-Subtracted Squeezed States</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Continuous-Variable Instantaneous Quantum Computing is Hard to Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.062307⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.070503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619872v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum protocols within Spekkens' toy model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Continuous-Variable Sampling from Photon-Added or Photon-Subtracted Squeezed States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Loock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Kashefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.052324⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.062307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619866v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical and inequality-based contextuality for qudits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Derandomizing quantum circuits with measurement-based unitary designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (20), pp.200501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671947v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derandomizing quantum circuits with measurement-based unitary designs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Logical and inequality-based contextuality for qudits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.032114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287801v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental verification of multipartite entanglement in quantum networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Mc Cutcheon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryn A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms13251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating genuine multipartite entanglement and nonseparability without shared reference frames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental demonstration of a graph state quantum error-correction code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Herrera-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Tame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.052118</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3658)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287291v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence effects on the nonlocality of symmetric states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), pp.022101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheme for constructing graphs associated with stabilizer quantum codes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Demonstrating genuine multipartite entanglement and nonseparability without shared reference frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celal Furkan Senel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter van Loock</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.052118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287093v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptographie, la confiance retrouvée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Scheme for constructing graphs associated with stabilizer quantum codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cafaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Loock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche - Numéro spécial Information Quantique</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287250v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of a graph state quantum error-correction code</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cryptographie, la confiance retrouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (3658)</w:t>
+              <w:t xml:space="preserve">La Recherche - Numéro spécial Information Quantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287094v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic graph-state quantum computation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental demonstration of graph-state quantum secret sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Herrera-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (113070)</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (5480)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287095v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable experimental quantification of bipartite entanglement without reference frames</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adiabatic graph-state quantum computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.042336</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (113070)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287031v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of graph-state quantum secret sharing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reliable experimental quantification of bipartite entanglement without reference frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bourdoncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordanis Kerenidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. J. Wadsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (5480)</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.042336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287090v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocality and Entanglement for Symmetric States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizhu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.012104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.012104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocality of Symmetric States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zizhu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.210407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.210407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701893v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05238890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Experimental Implementation of Efficient Verification of Boson Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Seefeld Workshop on Quantum Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8010,320 +8124,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building trust for continuous variable quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on the Theory of Quantum Computation, Communication and Cryptography (TQC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Riga, Latvia. pp.3:1--3:15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.TQC.2020.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental verication of multipartite entanglement in the presence of dishonest parties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derandomizing quantum circuits: measurement based unitary design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Quantum Cryptography (QCrypt 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">High dimensional problems and quantum physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287297v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of quantum information processing in quantum networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum UK 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8342,941 +8400,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derandomizing quantum circuits: measurement based unitary design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental verication of multipartite entanglement in the presence of dishonest parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mccutcheon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryn Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High dimensional problems and quantum physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Champs-Sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Conference on Quantum Cryptography (QCrypt 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412329v1</w:t>
+                <w:t xml:space="preserve">hal-02287297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing and verifying quantum information with differing degrees of trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical tools for information-theoretic security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical sharing of quantum secrets over untrusted channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence Effects on the Non-locality of Symmetric States</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Implementing stabiliser codes by linear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEWQO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.C48, 108</w:t>
+              <w:t xml:space="preserve">CEWQO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286922v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing stabiliser codes by linear optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decoherence Effects on the Non-locality of Symmetric States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEWQO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">CEWQO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.C48, 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287810v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access Structure in Graphs in High Dimension and Application to Secret Sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TQC 2013 - 8th Conference on the Theory of Quantum Computation, Communication and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Guelph, Canada. pp.308-324, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TQC.2013.308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of information and classical simulatability in MBQC and Adiabatic QC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, HRI Allahabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial entanglement verification without shared reference frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordanis Kerenidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information Processing (QIP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial entanglement verification without shared reference frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordanis Kerenidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second GdR IQFA Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Flow in Secret Sharing Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rhodes, Greece. pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9286,125 +9400,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entanglement, Flow and Classical Simulatability in Measurement Based Quantum Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons of the Mind. A Tribute to Prakash Panangaden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.427-453, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9551,51 +9665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05265562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira Junior" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lundgren Larsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean William Moore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Isabella Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Vall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura dos Santos Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent-Puig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bredariol Grilo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Kashefi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04519928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Yehia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04568664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Yacoub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Shettell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Hassani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03450998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meignant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03450847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Unnikrishnan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02383724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingkai Ouyang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Mezher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ghalbouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Hayashi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Owari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Virmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meskine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boitier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.6.020313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.022413" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Huy Vu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bourdoncle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-10-28-1894" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Scheiner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo G. A. Paris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.030802" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarn de Jong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi R Solomons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Chaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lbfk-cykl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fawzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kueng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil Oufkir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53765-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Bugalho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Omar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-01-15-1596" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Emeriau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sohbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Booth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-19-1146" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.012402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L010401" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.052427" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884898v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-11-15-578" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ohana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.062220" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewan Kim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-06-10-472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gana&#235;l Roeland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Walschaers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parigi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.020333" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niraj Kumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ferrini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Munro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Nemoto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abf533" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-07-05-496" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033444" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.110502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.063605" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931755v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B Krause" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography4010003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02383720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.042401" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Eisert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hangleiter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Roth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-020-0186-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285301v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Arzani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.022303" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Douce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Loock" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012344" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032314" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Macfarlane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.240501" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.052333" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Plick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Jeannic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raskop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guccione" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.170403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062318" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.022333" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.070503" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.062307" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disilvestro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.052324" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032114" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S Turner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Mc Cutcheon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn A. Bell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcmillan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chailloux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13251" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celal Furkan Senel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783936v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287093v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cafaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287094v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Bell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Herrera-Mart&#237;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Tame" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Wadsworth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Antonio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anders" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287031v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287090v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740768v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhu Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.012104" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701893v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.210407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pi&#233;tri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2020.3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287297v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mccutcheon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Bell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412328v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287092v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287810v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2013.308" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288512v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286579v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286580v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287802v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Isabella Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05265562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira Junior" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lundgren Larsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean William Moore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Vall&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bredariol Grilo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Kashefi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura dos Santos Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent-Puig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04519928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Yehia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04568664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Yacoub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Shettell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Hassani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03450998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meignant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03450847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Unnikrishnan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Mezher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ghalbouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02383724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingkai Ouyang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Hayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Owari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Virmani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarn de Jong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Scheiner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi R Solomons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Chaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lbfk-cykl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Descamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.022413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Huy Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bourdoncle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-10-28-1894" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meskine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boitier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.6.020313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo G. A. Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.030802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Bugalho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Omar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-01-15-1596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fawzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kueng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil Oufkir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53765-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Emeriau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sohbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Booth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-19-1146" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.012402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L010401" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.052427" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-07-05-496" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gana&#235;l Roeland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Walschaers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parigi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.020333" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270658v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewan Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-06-10-472" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ohana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.062220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-11-15-578" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niraj Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ferrini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Munro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Nemoto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abf533" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.063605" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.110502" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B Krause" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography4010003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Eisert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hangleiter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Roth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-020-0186-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02383720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.042401" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.052333" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Arzani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.022303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Douce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Loock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012344" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032314" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Macfarlane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.240501" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Jeannic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raskop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guccione" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.170403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Plick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062318" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.022333" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disilvestro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.052324" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.070503" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.062307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287801v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S Turner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032114" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Mc Cutcheon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn A. Bell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcmillan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chailloux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13251" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287094v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Bell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Herrera-Mart&#237;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Tame" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Wadsworth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783936v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022101" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celal Furkan Senel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cafaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Antonio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anders" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhu Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.012104" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.210407" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pi&#233;tri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163270v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2020.3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412328v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mccutcheon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Bell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286922v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935108v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2013.308" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288512v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940873v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287802v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>