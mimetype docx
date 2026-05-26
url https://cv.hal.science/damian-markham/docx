--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -315,250 +315,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustly self-testing all maximally entangled states in every finite dimension</w:t>
+                <w:t xml:space="preserve">Privacy in continuous-variable distributed quantum sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uta Isabella Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Šupić</w:t>
+                <w:t xml:space="preserve">A. de Oliveira Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+                <w:t xml:space="preserve">Anton Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lundgren Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean William Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263472v1</w:t>
+                <w:t xml:space="preserve">hal-05265562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy in continuous-variable distributed quantum sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustly self-testing all maximally entangled states in every finite dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Isabella Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Andersen</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-05265562v1</w:t>
+                <w:t xml:space="preserve">hal-05263472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing contextuality in sequential scenarios</w:t>
               </w:r>
@@ -619,90 +619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bell Nonlocality from Wigner Negativity in Qudit Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Isabella Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šupić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -714,242 +714,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of shallow-depth Toffoli and qudit quantum circuits</w:t>
+                <w:t xml:space="preserve">Experimental Sample-Efficient and Device-Independent GHZ State Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
+                <w:t xml:space="preserve">Laura dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Kashefi</w:t>
+                <w:t xml:space="preserve">Nicolas Laurent-Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Šupić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael de Oliveira</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564456v1</w:t>
+                <w:t xml:space="preserve">hal-04803638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Sample-Efficient and Device-Independent GHZ State Certification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The power of shallow-depth Toffoli and qudit quantum circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bredariol Grilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura dos Santos Martins</w:t>
+                <w:t xml:space="preserve">Elham Kashefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Laurent-Puig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+                <w:t xml:space="preserve">Michael de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803638v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All graph state verification protocols are composably secure</w:t>
               </w:r>
@@ -1023,77 +1023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Testing Graph States Permitting Bounded Classical Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Isabella Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Šupić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1137,51 +1137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Certification of Quantum Transmission via Bell's Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical-quantum network coding: a story about tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Meignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3223,64 +3223,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflated Graph States Refuting Communication-Assisted LHV Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Isabella Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Shettell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3620,525 +3620,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification of Non-Gaussian States with Operational Measurements</w:t>
+                <w:t xml:space="preserve">Efficient verification of Boson Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Kashefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.020333⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2021-11-15-578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997918v1</w:t>
+                <w:t xml:space="preserve">hal-02884898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying dimension of quantum systems by sequential projective measurements</w:t>
+                <w:t xml:space="preserve">Experimental Approach to Demonstrating Contextuality for Qudits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Ohana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2021-06-10-472⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.062220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.062220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270658v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Approach to Demonstrating Contextuality for Qudits</w:t>
+                <w:t xml:space="preserve">Certifying dimension of quantum systems by sequential projective measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Túlio Quintino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.062220⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2021-06-10-472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093475v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient verification of Boson Sampling</w:t>
+                <w:t xml:space="preserve">Certification of Non-Gaussian States with Operational Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganaël Roeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Walschaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Parigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.578. </w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.020333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2021-11-15-578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.2.020333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884898v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal quantum-programmable projective measurements with coherent states</w:t>
               </w:r>
@@ -4150,51 +4150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niraj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4280,51 +4280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ferrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4599,222 +4599,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar representation of non-Gaussian quantum states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Chabaud</w:t>
+                <w:t xml:space="preserve">Graph States as a Resource for Quantum Metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Shettell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124, pp.063605. </w:t>
+              <w:t xml:space="preserve">, 2020, 124 (11), pp.110502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.063605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.110502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316973v1</w:t>
+                <w:t xml:space="preserve">hal-02276010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph States as a Resource for Quantum Metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Shettell</w:t>
+                <w:t xml:space="preserve">Stellar representation of non-Gaussian quantum states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (11), pp.110502. </w:t>
+              <w:t xml:space="preserve">, 2020, 124, pp.063605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.110502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.063605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276010v1</w:t>
+                <w:t xml:space="preserve">hal-02316973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple protocol for certifying graph states and applications in quantum networks</w:t>
               </w:r>
@@ -4885,252 +4885,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum certification and benchmarking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingo Roth</w:t>
+                <w:t xml:space="preserve">Authenticated teleportation and verification in a noisy network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Unnikrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42254-020-0186-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.042401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.042401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317400v1</w:t>
+                <w:t xml:space="preserve">hal-02383720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authenticated teleportation and verification in a noisy network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anupama Unnikrishnan</w:t>
+                <w:t xml:space="preserve">Quantum certification and benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Eisert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Hangleiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Walk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (4), pp.042401. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.382-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.042401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42254-020-0186-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383720v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributing Graph States Over Arbitrary Quantum Networks</w:t>
               </w:r>
@@ -5142,51 +5142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Meignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100, pp.052333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5246,51 +5246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Arzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Ferrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Loock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,282 +5686,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Einstein-Podolsky-Rosen Steering Using Hybrid Continuous- and Discrete-Variable Entanglement of Light</w:t>
+                <w:t xml:space="preserve">Violating Bell inequalities with entangled optical frequency combs and multi-pixel homodyne detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cavaillès</w:t>
+                <w:t xml:space="preserve">William N. Plick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Arzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Jeannic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Guccione</w:t>
+                <w:t xml:space="preserve">Nicolas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163598v1</w:t>
+                <w:t xml:space="preserve">hal-01931758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violating Bell inequalities with entangled optical frequency combs and multi-pixel homodyne detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of Einstein-Podolsky-Rosen Steering Using Hybrid Continuous- and Discrete-Variable Entanglement of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Jeannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raskop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William N. Plick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+                <w:t xml:space="preserve">G. Guccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.170403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931758v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal quantum-programmable projective measurement with linear optics</w:t>
               </w:r>
@@ -5986,51 +5986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Joux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Loock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -6547,226 +6547,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derandomizing quantum circuits with measurement-based unitary designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter S Turner</w:t>
+                <w:t xml:space="preserve">Logical and inequality-based contextuality for qudits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.032114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287801v1</w:t>
+                <w:t xml:space="preserve">hal-01671947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical and inequality-based contextuality for qudits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+                <w:t xml:space="preserve">Derandomizing quantum circuits with measurement-based unitary designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (20), pp.200501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671947v1</w:t>
+                <w:t xml:space="preserve">hal-02287801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental verification of multipartite entanglement in quantum networks</w:t>
               </w:r>
@@ -7024,51 +7024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence effects on the nonlocality of symmetric states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Sohbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8164,64 +8164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grosshans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8262,290 +8262,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derandomizing quantum circuits: measurement based unitary design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental verication of multipartite entanglement in the presence of dishonest parties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mccutcheon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryn Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High dimensional problems and quantum physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Champs-Sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Conference on Quantum Cryptography (QCrypt 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412329v1</w:t>
+                <w:t xml:space="preserve">hal-02287297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of quantum information processing in quantum networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum UK 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental verication of multipartite entanglement in the presence of dishonest parties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derandomizing quantum circuits: measurement based unitary design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Quantum Cryptography (QCrypt 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">High dimensional problems and quantum physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287297v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing and verifying quantum information with differing degrees of trust</w:t>
               </w:r>
@@ -8676,204 +8676,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing stabiliser codes by linear optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoherence Effects on the Non-locality of Symmetric States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Sohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEWQO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">CEWQO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.C48, 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287810v1</w:t>
+                <w:t xml:space="preserve">hal-02286922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence Effects on the Non-locality of Symmetric States</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing stabiliser codes by linear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEWQO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.C48, 108</w:t>
+              <w:t xml:space="preserve">CEWQO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286922v1</w:t>
+                <w:t xml:space="preserve">hal-02287810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access Structure in Graphs in High Dimension and Application to Secret Sharing</w:t>
               </w:r>
@@ -9274,51 +9274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Flow in Secret Sharing Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9427,51 +9427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entanglement, Flow and Classical Simulatability in Measurement Based Quantum Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Kashefi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons of the Mind. A Tribute to Prakash Panangaden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.427-453, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9665,51 +9665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Isabella Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05265562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira Junior" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andersen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lundgren Larsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean William Moore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Vall&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bredariol Grilo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Kashefi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura dos Santos Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent-Puig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04519928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Yehia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04568664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Yacoub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Shettell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Hassani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03450998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meignant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03450847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Unnikrishnan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Mezher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ghalbouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02383724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingkai Ouyang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Hayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Owari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Virmani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarn de Jong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Scheiner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi R Solomons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Chaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lbfk-cykl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Descamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.022413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Huy Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bourdoncle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-10-28-1894" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meskine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boitier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.6.020313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo G. A. Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.030802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Bugalho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Omar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-01-15-1596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fawzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kueng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil Oufkir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53765-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Emeriau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sohbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Booth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-19-1146" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.012402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L010401" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.052427" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-07-05-496" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gana&#235;l Roeland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Walschaers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parigi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.020333" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270658v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewan Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-06-10-472" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ohana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.062220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-11-15-578" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niraj Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ferrini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Munro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Nemoto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abf533" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.063605" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.110502" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B Krause" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography4010003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Eisert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hangleiter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Roth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-020-0186-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02383720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.042401" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.052333" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Arzani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.022303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Douce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Loock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012344" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032314" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Macfarlane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.240501" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Jeannic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raskop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guccione" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.170403" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Plick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062318" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.022333" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disilvestro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.052324" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.070503" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.062307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287801v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S Turner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032114" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Mc Cutcheon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn A. Bell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcmillan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chailloux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13251" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287094v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Bell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Herrera-Mart&#237;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Tame" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Wadsworth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783936v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022101" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celal Furkan Senel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cafaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Antonio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anders" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhu Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.012104" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.210407" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pi&#233;tri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163270v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2020.3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412328v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mccutcheon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Bell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286922v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935108v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2013.308" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288512v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940873v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287802v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Baroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Leichtle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#352;upi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Quintino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05265562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Oliveira Junior" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andersen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lundgren Larsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean William Moore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Isabella Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Vall&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura dos Santos Martins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent-Puig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bredariol Grilo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Kashefi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04519928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Yehia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04568664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Yacoub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Shettell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Hassani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03450998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meignant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03450847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Unnikrishnan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Mezher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ghalbouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dgheim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02383724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingkai Ouyang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Hayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Owari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Virmani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarn de Jong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Scheiner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi R Solomons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Chaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lbfk-cykl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Descamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.022413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Huy Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bourdoncle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-10-28-1894" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meskine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boitier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.6.020313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo G. A. Paris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.030802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Bugalho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Omar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2025-01-15-1596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04803623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fawzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kueng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil Oufkir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53765-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Emeriau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Sohbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Booth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-10-19-1146" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.012402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L010401" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.052427" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-07-05-496" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-11-15-578" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ohana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.062220" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270658v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewan Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2021-06-10-472" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gana&#235;l Roeland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Walschaers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parigi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.2.020333" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niraj Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ferrini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03124084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Munro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kae Nemoto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abf533" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.110502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.063605" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B Krause" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography4010003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02383720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.042401" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Eisert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hangleiter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Walk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Roth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-020-0186-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.052333" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Arzani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.022303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Douce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Loock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012344" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032314" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Macfarlane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.240501" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William N. Plick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Treps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Jeannic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raskop" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guccione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.170403" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01931757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062318" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.022333" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619866v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disilvestro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.052324" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.070503" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.062307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671947v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.032114" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S Turner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Mc Cutcheon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn A. Bell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcmillan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chailloux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13251" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287094v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Bell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Herrera-Mart&#237;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Tame" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Wadsworth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783936v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022101" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celal Furkan Senel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lawson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cafaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Antonio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anders" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhu Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.012104" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.210407" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pi&#233;tri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163270v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2020.3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mccutcheon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Bell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412328v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412329v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286922v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935108v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2013.308" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288512v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286579v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940873v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287802v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>