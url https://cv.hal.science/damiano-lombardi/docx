--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,5653 +183,5796 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Willemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13239-026-00826-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134478v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a mathematical model of arterial wall mechanics with drug induced vasoconstriction against ex vivo measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical approximation of the unique continuation problem enriched by a database for the Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callan Wesley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Vidrascu</w:t>
+                <w:t xml:space="preserve">Muriel Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
+                <w:t xml:space="preserve">Corrie James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter-Jan Guns</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.1399-1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13239-025-00796-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2025024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597238v3</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721560v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of the unique continuation problem enriched by a database for the Stokes equations</w:t>
+                <w:t xml:space="preserve">Validation of a mathematical model of arterial wall mechanics with drug induced vasoconstriction against ex vivo measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Boulakia</w:t>
+                <w:t xml:space="preserve">Sara Costa Faya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrie James</w:t>
+                <w:t xml:space="preserve">Callan Wesley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vidrascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damiano Lombardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter-Jan Guns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2025024⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13239-025-00796-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721560v3</w:t>
+                <w:t xml:space="preserve">hal-04597238v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-rank solver for parameter estimation and uncertainty quantification in linear time dependent systems of Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99 (2), pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10915-024-02488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of statistical, machine learning, and mathematical modelling methods to investigate the effect of ageing on dog's cardiovascular system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Ataei Alizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Costa Faya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202373002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of blood vessels motion from 4D-flow MRI data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wasserstein model reduction approach for parametrized flow problems in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Beatrice Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchot</w:t>
+                <w:t xml:space="preserve">Tobias Blickhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Hayase</w:t>
+                <w:t xml:space="preserve">Guillaume Enchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Joseph Christophe</w:t>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.577-604. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73, pp.28-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13239-023-00677-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/202373028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349442v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoTT: greedy approximation of a tensor as a sum of Tensor Trains</w:t>
+                <w:t xml:space="preserve">Tracking of blood vessels motion from 4D-flow MRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+                <w:t xml:space="preserve">Mocia Agbalessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fuente-Ruiz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Hayase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joseph Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1381472⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.577-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13239-023-00677-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018646v3</w:t>
+                <w:t xml:space="preserve">hal-03349442v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation in nonlinear parametric time dependent systems using Tensor Train</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SoTT: greedy approximation of a tensor as a sum of Tensor Trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fuente-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.7067⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1381472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375811v3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018646v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Neural Network Comparison on hERG Channel Blockade Detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">State estimation in nonlinear parametric time dependent systems using Tensor Train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5120/ijca2022922119⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.7067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934224v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375811v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive hierarchical subtensor partitioning for tensor compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Artificial Neural Network Comparison on hERG Channel Blockade Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa de Korte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bleunven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M128689X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5120/ijca2022922119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284456v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information-theoretic framework for optimal design: analysis of protocols for estimating soft tissue parameters in biaxial experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adaptive hierarchical subtensor partitioning for tensor compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Grigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sanjay Pant</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axioms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/axioms10020079⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M128689X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187110v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to enrich experimental datasets by means of numerical simulations in view of classification tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An information-theoretic framework for optimal design: analysis of protocols for estimating soft tissue parameters in biaxial experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Raphel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Pant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/axioms10020079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2021060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03377036v3</w:t>
+                <w:t xml:space="preserve">hal-03187110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast reconstruction of 3D blood flows from Doppler ultrasound images and reduced models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A method to enrich experimental datasets by means of numerical simulations in view of classification tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olga Mula</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raphel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113559⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (5), pp.2259-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2021060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403686v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377036v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Haemodynamics Quantities of Interest from Doppler Ultrasound Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Fast reconstruction of 3D blood flows from Doppler ultrasound images and reduced models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Galarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Mula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.3416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03037328v1</w:t>
+                <w:t xml:space="preserve">hal-02403686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Spatio-Temporal Cardiac Action Potential Variability at Baseline and under beta-Adrenergic Stimulation by Combined Unscented Kalman Filter and Double Greedy Dimension Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Raphel</w:t>
+                <w:t xml:space="preserve">Nonlinear model reduction on metric spaces. Application to one-dimensional conservative PDEs in Wasserstein spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Fernandez-Bes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Mula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (6), pp.2159-2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2020013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2020.2984647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02532554v1</w:t>
+                <w:t xml:space="preserve">hal-02290431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear model reduction on metric spaces. Application to one-dimensional conservative PDEs in Wasserstein spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reconstructing Haemodynamics Quantities of Interest from Doppler Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Galarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Mula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2020013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02290431v1</w:t>
+                <w:t xml:space="preserve">hal-03037328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Hypermuscularization of the Transitional Segment between Arterioles and Capillaries Protects Against Spontaneous Intracerebral Hemorrhage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Spatio-Temporal Cardiac Action Potential Variability at Baseline and under beta-Adrenergic Stimulation by Combined Unscented Kalman Filter and Double Greedy Dimension Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Klug</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">David Sampedro-Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raphel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez-Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 141 (25), pp.2078-2094. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.040963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2020.2984647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02511921v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical quadrature in the Brillouin zone for periodic Schrödinger operators</w:t>
+                <w:t xml:space="preserve">Reducing Hypermuscularization of the Transitional Segment between Arterioles and Capillaries Protects Against Spontaneous Intracerebral Hemorrhage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cancès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+                <w:t xml:space="preserve">Julien Ratelade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gontier</w:t>
+                <w:t xml:space="preserve">Nicholas Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Levitt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monara Kaelle Servulo Cruz Angelim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dabertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-019-01096-w⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141 (25), pp.2078-2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.119.040963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796582v1</w:t>
+                <w:t xml:space="preserve">inserm-02511921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast semi-automatic segmentation based on reduced basis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical quadrature in the Brillouin zone for periodic Schrödinger operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Uro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.89⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.479-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-019-01096-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013545v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Optimal Transport problems with marginal moments constraints</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fast semi-automatic segmentation based on reduced basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Uro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3568⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128374v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite biomarkers derived from Micro-Electrode Array measurements and computer simulations improve the classification of drug-induced channel block</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Approximation of Optimal Transport problems with marginal moments constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Coyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.01096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570819v3</w:t>
+                <w:t xml:space="preserve">hal-02128374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moment-matching method to study the variability of phenomena described by partial differential equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Composite biomarkers derived from Micro-Electrode Array measurements and computer simulations improve the classification of drug-induced channel block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raphel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliott Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1096), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.01096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391254v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570819v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical adaptive tensor method for the Vlasov-Poisson system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A moment-matching method to study the variability of phenomena described by partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335507v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Variability in Cardiac Electrophysiology: A Moment Matching Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A dynamical adaptive tensor method for the Vlasov-Poisson system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2017.0238⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 319, pp.285-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570828v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduced Order representation of the Poincaré-Steklov operator: an application to coupled multi-physics problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling Variability in Cardiac Electrophysiology: A Moment Matching Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (133), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2017.0238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396286v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-parametric k-nearest neighbor entropy estimator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Reduced Order representation of the Poincaré-Steklov operator: an application to coupled multi-physics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Aletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjay Pant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272527v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified fluid-structure model for arterial flow. Application to retinal hemodynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A non-parametric k-nearest neighbor entropy estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Pant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.03.044⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.013310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296940v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian models and algorithms for unbalanced optimal transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A simplified fluid-structure model for arterial flow. Application to retinal hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Aletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2015025⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 306, pp.77-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976501v3</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order model in cardiac electrophysiology with approximated Lax pairs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Eulerian models and algorithms for unbalanced optimal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Schenone</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-014-9393-9⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue - Optimal Transport, 49 (6), pp.1717-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2015025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093488v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976501v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling autoregulation in three-dimensional simulations of retinal hemodynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Reduced order model in cardiac electrophysiology with approximated Lax pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Schenone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (5), pp.1103-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-014-9393-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242748v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information-theoretic approach to assess practical identifiability of parametric dynamical systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling autoregulation in three-dimensional simulations of retinal hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Aletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099901v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advection modes by optimal mass transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An information-theoretic approach to assess practical identifiability of parametric dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Pant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022923⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.66-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992346v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximated Lax Pairs for the Reduced Order Integration of Nonlinear Evolution Equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Advection modes by optimal mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Iollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.01.047⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.022923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933172v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo mathematical modeling of tumor growth from imaging data : soon to come in the future ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Approximated Lax Pairs for the Reduced Order Integration of Nonlinear Evolution Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 265, pp.246-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.01.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038054v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problems in 1D hemodynamics on systemic networks: a sequential approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">In vivo mathematical modeling of tumor growth from imaging data : soon to come in the future ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Cumsille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.571-574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.2596⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00860080v1</w:t>
+                <w:t xml:space="preserve">hal-01038054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Evolution of Thyroidal Lung Nodules Using a Mathematical Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Inverse problems in 1D hemodynamics on systemic networks: a sequential approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038030v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSTEM IDENTIFICATION IN TUMOR GROWTH MODELING USING SEMI-EMPIRICAL EIGENFUNCTIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Prediction of the Evolution of Thyroidal Lung Nodules Using a Mathematical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Iollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.37-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485448v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Problems in tumor growth modeling by means of semiempirical eigenfunctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SYSTEM IDENTIFICATION IN TUMOR GROWTH MODELING USING SEMI-EMPIRICAL EIGENFUNCTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Iollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 22 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218202512500030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664723v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lagrangian scheme for the solution of the optimal mass transfer problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Inverse Problems in tumor growth modeling by means of semiempirical eigenfunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Iollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483431v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagrangian Scheme for the Solution of the Optimal Mass Transfer Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Iollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 230, pp.3430:3442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A lagrangian scheme for the solution of the optimal mass transfer problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Iollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230 (9), pp.3430 - 3442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric PDE solvers for parameter estimation and Uncertainty Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENUMATH 2023 - European Conference on Numerical Mathematics and Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto Tecnico Lisboa, Sep 2023, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal recovery formulation of data assimilation in haemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Mula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Galarce Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Assimilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LJLL, Sorbonne Université, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation problems in haemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioPhysMed23 - Workshop on Biophysics-based modeling and data assimilation in medical imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIAS, Berlin, Aug 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric PDEs solvers, uncertainty quantification and parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference Math 2 Product - M2P 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipschitz Stabilised Autoencoders in Parameter Identification of Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics (ICIAM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein model reduction approach for parametrized flow problems in porous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Enchery</w:t>
+                <w:t xml:space="preserve">Fluid-structure interaction calibration from 4D-flow MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mocia Agbalessi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEMRACS 2021 - Data Assimilation and Reduced Modeling for High Dimensional Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFC 2023 - IACM Computational Fluids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390131v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving parametric PDEs via parsimonious discretizations: application to Uncertainty Quantification and Data Assimilation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SoTT: a greedy construction of a sum of Tensor Trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel A Fernández</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fuente-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Uncertainty Quantification in Computational Science and Engineering - UNCECOMP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ICOSAHOM 2023 - International Conference on Spectral and High Order Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yonsei University, Seoul, Aug 2023, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012274v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-structure interaction calibration from 4D-flow MRI data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solving parametric PDEs via parsimonious discretizations: application to Uncertainty Quantification and Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mocia Agbalessi</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFC 2023 - IACM Computational Fluids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Uncertainty Quantification in Computational Science and Engineering - UNCECOMP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397115v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoTT: a greedy construction of a sum of Tensor Trains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Wasserstein model reduction approach for parametrized flow problems in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Blickhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSAHOM 2023 - International Conference on Spectral and High Order Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEMRACS 2021 - Data Assimilation and Reduced Modeling for High Dimensional Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Luminy, France. pp.28-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202373028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392369v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipschitz Stabilised Autoencoders to Study the Intrinsic Dimensionality of Dynamical Systems and Build Data-driven Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Math 2 Product (M2P): Emerging Technologies in Computational Science for Industry, Sustainability and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric solvers for simulation of blood flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFC 2023 - IACM Computational Fluids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric FSI solvers for haemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIAM 2023 - 10th International Congress on Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Waseda University, Tokyo, Aug 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-rank tensor method for parameterized linear fluid-structure interaction problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of blood flows from Doppler images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Galarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Mula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5839,154 +5982,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in silico approach to monitor and predict haemodynamics during safety pharmacology studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Costa Faya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marloes Coolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callan Wesley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vidrascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter-Jan Guns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5996,1441 +6139,1323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order modelling for direct and inverse problems in haemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROMs for the Biomechanics of Living Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Order Models at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Iollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quarteroni, Alfio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling, Simulation and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some models for the prediction of tumor growth: general framework and applications to metastases in the lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Iollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CUR Krylov Solver for Large-Scale Linear Matrix Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessam Babaee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite elements approximation of the boundary value problems of geodesics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal variational discretisation of infinite dimensional Hamiltonian systems with gradient flow dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Pagliantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear manifold reduction based on ridge regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioners for multilinear problems arising in parametric Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification through gradient flow on latent variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein model reduction approach for parametrized flow problems in porous media</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An extended Krylov-like method for the solution of multi-linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Al Daas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664061v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended Krylov-like method for the solution of multi-linear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A greedy dimension reduction method for classification problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raphel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374966v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A greedy dimension reduction method for classification problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How to choose biomarkers in view of parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280502v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to choose biomarkers in view of parameter estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An a posteriori error estimator based on shifts for positive hermitian eigenvalue problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Bakhta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811158v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An a posteriori error estimator based on shifts for positive hermitian eigenvalue problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Approximated lax pairs and empirical interpolation for nonlinear parabolic partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Schenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584180v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximated lax pairs and empirical interpolation for nonlinear parabolic partial differential equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A non-parametric k-nearest neighbour entropy estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Pant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7440,187 +7465,187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advection Modes by Optimal Mass Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Iollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-Order Modeling based on Approximated Lax Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8137, INRIA. 2012, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7630,105 +7655,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to scientific computing for data-simulation interaction in biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. Sorbonne Université, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03114756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7875,51 +7900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05134478v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lefieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Daraize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vergnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vidrascu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Willemet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04597238v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Costa Faya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callan Wesley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter-Jan Guns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-025-00796-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04721560v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulakia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie James" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lombardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908682v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riffaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02488-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933957v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ataei Alizadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernasconi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349442v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocia Agbalessi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Hayase" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-023-00677-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018646v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fuente-Ruiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1381472" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375811v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7067" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03934224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa de Korte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bleunven" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2022922119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Song" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M128689X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Aggarwal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Pant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms10020079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377036v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raphel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Galarce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113559" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02532554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sampedro-Puente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez-Bes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laguna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2020.2984647" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02511921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ratelade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Klug" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monara Kaelle Servulo Cruz Angelim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dabertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.040963" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01096-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Uro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.89" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alfonsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Coyaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3568" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570819v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Tixier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01096" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335507v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodriguez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01396286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aletti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013310" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976501v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093488v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schenone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-014-9393-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.08.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Iollo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.01.047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornelis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2596" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3WKRQTN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485448v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202512500030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.037" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Galarce Marin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04012237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Battisti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blickhan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enchery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04012274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04397115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Nechita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398549v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010551v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Coolen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonichon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05347946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akbari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Babaee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Ruz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826188v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pagliantini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428826v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364114v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Al Daas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280502v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811158v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Bakhta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166056v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03114756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05134478v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lefieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Daraize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vergnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vidrascu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Willemet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-026-00826-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04721560v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulakia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie James" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lombardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04597238v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Costa Faya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callan Wesley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter-Jan Guns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-025-00796-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03908682v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riffaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-024-02488-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933957v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Ataei Alizadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernasconi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03664061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Battisti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blickhan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enchery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349442v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocia Agbalessi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Hayase" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Christophe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-023-00677-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03018646v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fuente-Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1381472" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375811v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03934224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa de Korte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bleunven" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2022922119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02284456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Song" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M128689X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Aggarwal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Pant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms10020079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377036v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raphel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Galarce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113559" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3416" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02532554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sampedro-Puente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez-Bes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laguna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2020.2984647" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02511921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ratelade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Klug" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monara Kaelle Servulo Cruz Angelim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dabertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.119.040963" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gontier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01096-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03013545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Uro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.89" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128374v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alfonsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Coyaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3568" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570819v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Tixier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01096" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodriguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0238" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01396286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Aletti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013310" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976501v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093488v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schenone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-014-9393-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.08.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992346v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Iollo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022923" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.01.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornelis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Cumsille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2596" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3WKRQTN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202512500030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664723v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Galarce Marin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04012237v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04397115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Nechita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04012274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390131v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392371v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Coolen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03783921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906908v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonichon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05347946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akbari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Babaee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05354459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Ruz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826188v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pagliantini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428792v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364114v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Al Daas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811158v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Bakhta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278778v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669693v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03114756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>