--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Accoulon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3459-4260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">227088026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2152820077500682031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000467836961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAH-3383-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en histoire contemporaine à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j'appartiens au laboratoire </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeTHiS (UR 6298)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> où je poursuis des recherches sur l'histoire de l'aéronautique, des guerres et des conflits au XXe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préparée en cotutelle entre l'Université de Paris Nanterre (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 4414 HAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et la Technische Universität Braunschweig (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InGe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> portait sur les As de l'aviation allemands et français de la Première Guerre mondiale jusqu'à la veille de la Seconde. Intitulée &amp;quot;Les ailes de la gloire : Les 'As' de l’aviation dans les sociétés allemande et française (1914-1939)&amp;quot;, elle a bénéficié de la supervision des Professeurs Annette Becker (Nanterre) et Christian Kehrt (Braunschweig).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d'histoire, j'ai par le passé enseigné dans diverses formations (Histoire, AES, Humanités) à l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à l'Université d'Orléans (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 4710 POLEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial de la revue bilingue </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacelles: Past and Present of Aeronautics and Space</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) depuis 2019, je dirige depuis 2020 la collection &amp;quot;Une Plus Grande Guerre&amp;quot; des éditions Codex, accessible sur </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'appartiens par ailleurs au conseil d'administration de l'association </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiennes et Historiens du Contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (H2C) et au bureau de l'association de jeunes chercheuses et chercheurs </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Plus Grande Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UPGG).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV complet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raphaël, Un nouveau départ. Les vétérans alsaciens-lorrains dans la France d’après-guerre (1918-1939), Rennes, Presses universitaires de Rennes, « Histoire », 2024, 376 p., 26 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163 (3), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.163.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Invaincus dans l’air » ? Les aviateurs allemands face à la défaite (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12p17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldiers in Peacemaking. The Role of the Military at the End of War, 1800–present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.3.106706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes de la gloire : les &amp;quot;As&amp;quot; de l'aviation dans les sociétés allemande et française (1914-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.10762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des airs genrés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Des airs genrés ? Aéronautique et genre, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciel des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gendered Airs? Gender Studies and Aeronautics, Spring 2022 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807381v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Weinrich, Nicolas Patin (dir.), Quel bilan scientifique pour le centenaire de 1914-1918 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.55780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’alliance aéronautique en Europe médiane (1919-1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152 (4), pp.15-33. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.152.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubagnac et Clémence Raynaud (dir.), Verdun, la guerre aérienne, Paris, Pierre de Taillac & Musée de l’Air et de l’Espace, 2016, 215 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279 (3), pp.157-158. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmcc.279.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaliser la guerre dans les airs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (4), pp.81-99. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.148.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of an Image in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La presse et la conquête de l’air. Histoires, imaginaires, poétiques, Autumn 2018 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02053772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hippler, Le Gouvernement du ciel. Histoire globale des bombardements aériens, Les Prairies ordinaires, Paris, 2014, 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseau, 14-18, Penser le patriotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.29088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hubscher, Les aviateurs au combat, 1914-1918 : entre privilèges et sacrifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.6848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Airs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spring 2022 (12), 2022, Gendered Airs? Gender Studies and Aeronautics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources pour une Plus Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ribeiro Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lalanne Berdouticq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Une Plus Grande Guerre, Damien Accoulon, 978-2-918783-19-0. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.codex.1873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Privat, 2018, 9782708992801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02053859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinelles de Verdun ?&amp;quot; Le mythe de l'aviateur en Allemagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Cochet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dramaturgies de Verdun, de 1916 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Taillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2025, 978-2-36445-301-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mystique de l'air : aviateur et homme nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Raynaud; Julie Ulloa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Années folles de l’aviation : L’Aéronautique au cœur de la modernité 1919-1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lienart; Musée de l'Air et de l'Espace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-152, 2023, 978-2-35906-403-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Première Guerre aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme de Lespinois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire de l'Armée de l'air et de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Taillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-99, 2022, 978-2-36445-199-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies et morts des As</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme de Lespinois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le destin d'une aviation victorieuse : L’aéronautique militaire française après la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2022, Stratégies aérospatiales, 9782111571556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03707223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'As, figure iconique dans la culture de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Morin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait aérien, arme aérienne et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-186, 2021, Stratégie aérospatiale, 978-2-11-157157-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fonck, pilote vosgien de la Grande Guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Euriat; Pierre Labrude; Jean-Pierre Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraize et la haute-vallée de la Meurthe, Actes des 21e journées d'études vosgiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des sociétés savantes des Vosges, pp.315-334, 2020, 978-2-9564725-2-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “science aéronautique” à la fiction positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Faria; Alan P. Dobson; António Monteiro; Luís Nuno Rodrigues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Aviation et son impact sur le temps et l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-225, 2019, Exotopies, 978-2-304-04756-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03155357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle “fraternité des ailes” entre les As allemands et français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Dubslaff; Paul Maurice; Maude Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraternisations franco-allemandes en temps de guerre: Perspectives interdisciplinaires des fraternisations lors des conflits franco-allemands contemporains / Deutsch-französische Fraternisierungen in Kriegszeiten: Interdisziplinäre Ansätze zu den Fraternisierungen in den neuzeitlichen deutsch-französischen Konflikten (1799–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-81, 2019, Schriftenreihe des Deutsch-Französischen Historikerkomitees, 978-3-515-12418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03155421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes de la gloire : Les &amp;quot;As&amp;quot; de l'aviation dans les sociétés allemande et française (1914-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris Nanterre; Technische Universität Braunschweig, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023PA100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04402397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour un traitement numérique des textes imprimés et manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Accoulon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3459-4260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">227088026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2152820077500682031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000467836961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/CAH-3383-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en histoire contemporaine à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j'appartiens au laboratoire </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeTHiS (UR 6298)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> où je poursuis des recherches sur l'histoire de l'aéronautique, des guerres et des conflits au XXe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préparée en cotutelle entre l'Université de Paris Nanterre (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 4414 HAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et la Technische Universität Braunschweig (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InGe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> portait sur les As de l'aviation allemands et français de la Première Guerre mondiale jusqu'à la veille de la Seconde. Intitulée &amp;quot;Les ailes de la gloire : Les 'As' de l’aviation dans les sociétés allemande et française (1914-1939)&amp;quot;, elle a bénéficié de la supervision des Professeurs Annette Becker (Nanterre) et Christian Kehrt (Braunschweig).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d'histoire, j'ai par le passé enseigné dans diverses formations (Histoire, AES, Humanités) à l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à l'Université d'Orléans (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 4710 POLEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial de la revue bilingue </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacelles: Past and Present of Aeronautics and Space</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) depuis 2019, je dirige depuis 2020 la collection &amp;quot;Une Plus Grande Guerre&amp;quot; des éditions Codex, accessible sur </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'appartiens par ailleurs au conseil d'administration de l'association </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiennes et Historiens du Contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (H2C) et au bureau de l'association de jeunes chercheuses et chercheurs </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Plus Grande Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UPGG).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV complet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raphaël, Un nouveau départ. Les vétérans alsaciens-lorrains dans la France d’après-guerre (1918-1939), Rennes, Presses universitaires de Rennes, « Histoire », 2024, 376 p., 26 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163 (3), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.163.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Invaincus dans l’air » ? Les aviateurs allemands face à la défaite (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12p17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldiers in Peacemaking. The Role of the Military at the End of War, 1800–present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.3.106706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes de la gloire : les &amp;quot;As&amp;quot; de l'aviation dans les sociétés allemande et française (1914-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.10762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des airs genrés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Des airs genrés ? Aéronautique et genre, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciel des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gendered Airs? Gender Studies and Aeronautics, Spring 2022 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807381v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Weinrich, Nicolas Patin (dir.), Quel bilan scientifique pour le centenaire de 1914-1918 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.55780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’alliance aéronautique en Europe médiane (1919-1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152 (4), pp.15-33. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.152.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubagnac et Clémence Raynaud (dir.), Verdun, la guerre aérienne, Paris, Pierre de Taillac & Musée de l’Air et de l’Espace, 2016, 215 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279 (3), pp.157-158. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmcc.279.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaliser la guerre dans les airs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (4), pp.81-99. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.148.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hippler, Le Gouvernement du ciel. Histoire globale des bombardements aériens, Les Prairies ordinaires, Paris, 2014, 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of an Image in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La presse et la conquête de l’air. Histoires, imaginaires, poétiques, Autumn 2018 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02053772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseau, 14-18, Penser le patriotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.29088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hubscher, Les aviateurs au combat, 1914-1918 : entre privilèges et sacrifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.6848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Airs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spring 2022 (12), 2022, Gendered Airs? Gender Studies and Aeronautics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources pour une Plus Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ribeiro Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lalanne Berdouticq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Une Plus Grande Guerre, Damien Accoulon, 978-2-918783-19-0. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.codex.1873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Privat, 2018, 9782708992801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02053859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinelles de Verdun ?&amp;quot; Le mythe de l'aviateur en Allemagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Cochet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dramaturgies de Verdun, de 1916 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Taillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2025, 978-2-36445-301-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mystique de l'air : aviateur et homme nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Raynaud; Julie Ulloa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Années folles de l’aviation : L’Aéronautique au cœur de la modernité 1919-1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lienart; Musée de l'Air et de l'Espace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-152, 2023, 978-2-35906-403-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Première Guerre aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme de Lespinois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire de l'Armée de l'air et de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Taillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-99, 2022, 978-2-36445-199-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies et morts des As</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme de Lespinois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le destin d'une aviation victorieuse : L’aéronautique militaire française après la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2022, Stratégies aérospatiales, 9782111571556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03707223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'As, figure iconique dans la culture de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Morin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait aérien, arme aérienne et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-186, 2021, Stratégie aérospatiale, 978-2-11-157157-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fonck, pilote vosgien de la Grande Guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Euriat; Pierre Labrude; Jean-Pierre Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraize et la haute-vallée de la Meurthe, Actes des 21e journées d'études vosgiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des sociétés savantes des Vosges, pp.315-334, 2020, 978-2-9564725-2-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “science aéronautique” à la fiction positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Faria; Alan P. Dobson; António Monteiro; Luís Nuno Rodrigues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Aviation et son impact sur le temps et l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-225, 2019, Exotopies, 978-2-304-04756-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03155357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle “fraternité des ailes” entre les As allemands et français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Dubslaff; Paul Maurice; Maude Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraternisations franco-allemandes en temps de guerre: Perspectives interdisciplinaires des fraternisations lors des conflits franco-allemands contemporains / Deutsch-französische Fraternisierungen in Kriegszeiten: Interdisziplinäre Ansätze zu den Fraternisierungen in den neuzeitlichen deutsch-französischen Konflikten (1799–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-81, 2019, Schriftenreihe des Deutsch-Französischen Historikerkomitees, 978-3-515-12418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03155421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes de la gloire : Les &amp;quot;As&amp;quot; de l'aviation dans les sociétés allemande et française (1914-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris Nanterre; Technische Universität Braunschweig, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023PA100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04402397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour un traitement numérique des textes imprimés et manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0579068E"/>
+    <w:nsid w:val="EA8F6522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-accoulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3459-4260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227088026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2152820077500682031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000467836961" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CAH-3383-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/l-universite/notre-fonctionnement/notre-organisation/departement-dhistoire-et-darcheologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethis.hypotheses.org/damien-accoulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://har.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tu-braunschweig.de/geschichte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2023PA100121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/m-damien-accoulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/polen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interfas.univ-tlse2.fr/nacelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/codex/633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asso-h2c.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upgg.hypotheses.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.academia.edu/DamienAccoulon/CurriculumVitae" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Accoulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.163.0227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p17" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.3.106706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.10762" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807381v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6QBKMWD8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.279.0157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.148.0081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.29088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.6848" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807399v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ribeiro Thomaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lalanne Berdouticq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-codex.fr/des-sources-pour-une-plus-grande-guerre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.codex.1873" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspierredetaillac.com/products/les-dramaturgies-de-verdun-de-1916-a-nos-jours" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/les-ann%C3%A9es-folles-de-l-aviation" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspierredetaillac.com/products/nouvelle-histoire-de-larmee-de-lair-et-de-lespace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/281777-le-destin-dune-aviation-victorieuse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/277965-fait-aerien-arme-aerienne-et-culture" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/Book.aspx?id=15942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.steiner-verlag.de/book/99.105010/9783515124225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA100121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-accoulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3459-4260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227088026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2152820077500682031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000467836961" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAH-3383-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/l-universite/notre-fonctionnement/notre-organisation/departement-dhistoire-et-darcheologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethis.hypotheses.org/damien-accoulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://har.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tu-braunschweig.de/geschichte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2023PA100121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/m-damien-accoulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/polen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interfas.univ-tlse2.fr/nacelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/codex/633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asso-h2c.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upgg.hypotheses.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.academia.edu/DamienAccoulon/CurriculumVitae" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Accoulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.163.0227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p17" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.3.106706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.10762" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807381v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6QBKMWD8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.279.0157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.148.0081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.29088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.6848" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807399v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ribeiro Thomaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lalanne Berdouticq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-codex.fr/des-sources-pour-une-plus-grande-guerre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.codex.1873" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspierredetaillac.com/products/les-dramaturgies-de-verdun-de-1916-a-nos-jours" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/les-ann%C3%A9es-folles-de-l-aviation" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspierredetaillac.com/products/nouvelle-histoire-de-larmee-de-lair-et-de-lespace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/281777-le-destin-dune-aviation-victorieuse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/277965-fait-aerien-arme-aerienne-et-culture" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/Book.aspx?id=15942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.steiner-verlag.de/book/99.105010/9783515124225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA100121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>