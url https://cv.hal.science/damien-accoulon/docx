--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Accoulon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3459-4260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">227088026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2152820077500682031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000467836961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/CAH-3383-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en histoire contemporaine à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j'appartiens au laboratoire </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeTHiS (UR 6298)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> où je poursuis des recherches sur l'histoire de l'aéronautique, des guerres et des conflits au XXe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préparée en cotutelle entre l'Université de Paris Nanterre (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 4414 HAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et la Technische Universität Braunschweig (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InGe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> portait sur les As de l'aviation allemands et français de la Première Guerre mondiale jusqu'à la veille de la Seconde. Intitulée &amp;quot;Les ailes de la gloire : Les 'As' de l’aviation dans les sociétés allemande et française (1914-1939)&amp;quot;, elle a bénéficié de la supervision des Professeurs Annette Becker (Nanterre) et Christian Kehrt (Braunschweig).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d'histoire, j'ai par le passé enseigné dans diverses formations (Histoire, AES, Humanités) à l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à l'Université d'Orléans (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 4710 POLEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial de la revue bilingue </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacelles: Past and Present of Aeronautics and Space</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) depuis 2019, je dirige depuis 2020 la collection &amp;quot;Une Plus Grande Guerre&amp;quot; des éditions Codex, accessible sur </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'appartiens par ailleurs au conseil d'administration de l'association </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiennes et Historiens du Contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (H2C) et au bureau de l'association de jeunes chercheuses et chercheurs </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Plus Grande Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UPGG).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV complet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raphaël, Un nouveau départ. Les vétérans alsaciens-lorrains dans la France d’après-guerre (1918-1939), Rennes, Presses universitaires de Rennes, « Histoire », 2024, 376 p., 26 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163 (3), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.163.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Invaincus dans l’air » ? Les aviateurs allemands face à la défaite (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12p17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldiers in Peacemaking. The Role of the Military at the End of War, 1800–present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.3.106706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes de la gloire : les &amp;quot;As&amp;quot; de l'aviation dans les sociétés allemande et française (1914-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.10762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des airs genrés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Des airs genrés ? Aéronautique et genre, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciel des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gendered Airs? Gender Studies and Aeronautics, Spring 2022 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807381v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Weinrich, Nicolas Patin (dir.), Quel bilan scientifique pour le centenaire de 1914-1918 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.55780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’alliance aéronautique en Europe médiane (1919-1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152 (4), pp.15-33. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.152.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubagnac et Clémence Raynaud (dir.), Verdun, la guerre aérienne, Paris, Pierre de Taillac & Musée de l’Air et de l’Espace, 2016, 215 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279 (3), pp.157-158. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmcc.279.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaliser la guerre dans les airs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (4), pp.81-99. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.148.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hippler, Le Gouvernement du ciel. Histoire globale des bombardements aériens, Les Prairies ordinaires, Paris, 2014, 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of an Image in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La presse et la conquête de l’air. Histoires, imaginaires, poétiques, Autumn 2018 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02053772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseau, 14-18, Penser le patriotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.29088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hubscher, Les aviateurs au combat, 1914-1918 : entre privilèges et sacrifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.6848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Airs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spring 2022 (12), 2022, Gendered Airs? Gender Studies and Aeronautics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources pour une Plus Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ribeiro Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lalanne Berdouticq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Une Plus Grande Guerre, Damien Accoulon, 978-2-918783-19-0. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.codex.1873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Privat, 2018, 9782708992801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02053859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinelles de Verdun ?&amp;quot; Le mythe de l'aviateur en Allemagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Cochet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dramaturgies de Verdun, de 1916 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Taillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2025, 978-2-36445-301-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mystique de l'air : aviateur et homme nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Raynaud; Julie Ulloa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Années folles de l’aviation : L’Aéronautique au cœur de la modernité 1919-1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lienart; Musée de l'Air et de l'Espace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-152, 2023, 978-2-35906-403-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Première Guerre aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme de Lespinois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire de l'Armée de l'air et de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Taillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-99, 2022, 978-2-36445-199-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies et morts des As</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme de Lespinois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le destin d'une aviation victorieuse : L’aéronautique militaire française après la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2022, Stratégies aérospatiales, 9782111571556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03707223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'As, figure iconique dans la culture de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Morin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait aérien, arme aérienne et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-186, 2021, Stratégie aérospatiale, 978-2-11-157157-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fonck, pilote vosgien de la Grande Guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Euriat; Pierre Labrude; Jean-Pierre Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraize et la haute-vallée de la Meurthe, Actes des 21e journées d'études vosgiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des sociétés savantes des Vosges, pp.315-334, 2020, 978-2-9564725-2-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “science aéronautique” à la fiction positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Faria; Alan P. Dobson; António Monteiro; Luís Nuno Rodrigues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Aviation et son impact sur le temps et l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-225, 2019, Exotopies, 978-2-304-04756-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03155357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle “fraternité des ailes” entre les As allemands et français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Dubslaff; Paul Maurice; Maude Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraternisations franco-allemandes en temps de guerre: Perspectives interdisciplinaires des fraternisations lors des conflits franco-allemands contemporains / Deutsch-französische Fraternisierungen in Kriegszeiten: Interdisziplinäre Ansätze zu den Fraternisierungen in den neuzeitlichen deutsch-französischen Konflikten (1799–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-81, 2019, Schriftenreihe des Deutsch-Französischen Historikerkomitees, 978-3-515-12418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03155421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes de la gloire : Les &amp;quot;As&amp;quot; de l'aviation dans les sociétés allemande et française (1914-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris Nanterre; Technische Universität Braunschweig, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023PA100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04402397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour un traitement numérique des textes imprimés et manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien Accoulon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire contemporaine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3459-4260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">227088026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2152820077500682031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000467836961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAH-3383-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en histoire contemporaine à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, j'appartiens au laboratoire </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeTHiS (UR 6298)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> où je poursuis des recherches sur l'histoire de l'aéronautique, des guerres et des conflits au XXe siècle. Je suis également chercheur associé au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Marc Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de Berlin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préparée en cotutelle entre l'Université de Paris Nanterre (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 4414 HAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et la Technische Universität Braunschweig (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InGe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> portait sur les As de l'aviation allemands et français de la Première Guerre mondiale jusqu'à la veille de la Seconde. Intitulée &amp;quot;Les ailes de la gloire : Les 'As' de l’aviation dans les sociétés allemande et française (1914-1939)&amp;quot;, elle a bénéficié de la supervision des Professeurs Annette Becker (Nanterre) et Christian Kehrt (Braunschweig).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d'histoire, j'ai par le passé enseigné dans diverses formations (Histoire, AES, Humanités) à l'</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et à l'Université d'Orléans (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA 4710 POLEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial de la revue bilingue </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacelles: Past and Present of Aeronautics and Space</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PUM) depuis 2019, je dirige depuis 2020 la collection &amp;quot;Une Plus Grande Guerre&amp;quot; des éditions Codex, accessible sur </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'appartiens par ailleurs au conseil d'administration de l'association </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiennes et Historiens du Contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (H2C) et au bureau de l'association de jeunes chercheuses et chercheurs </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Plus Grande Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UPGG).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV complet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire … Publier … Réflexions sur les témoignages de 1914–1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First World War Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475020.2026.2662111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Invaincus dans l’air » ? Les aviateurs allemands face à la défaite (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12p17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Raphaël, Un nouveau départ. Les vétérans alsaciens-lorrains dans la France d’après-guerre (1918-1939), Rennes, Presses universitaires de Rennes, « Histoire », 2024, 376 p., 26 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163 (3), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.163.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldiers in Peacemaking. The Role of the Military at the End of War, 1800–present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.3.106706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes de la gloire : les &amp;quot;As&amp;quot; de l'aviation dans les sociétés allemande et française (1914-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.10762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des airs genrés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Des airs genrés ? Aéronautique et genre, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciel des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gendered Airs? Gender Studies and Aeronautics, Spring 2022 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807381v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Weinrich, Nicolas Patin (dir.), Quel bilan scientifique pour le centenaire de 1914-1918 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.55780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’alliance aéronautique en Europe médiane (1919-1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152 (4), pp.15-33. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.152.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aubagnac et Clémence Raynaud (dir.), Verdun, la guerre aérienne, Paris, Pierre de Taillac & Musée de l’Air et de l’Espace, 2016, 215 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279 (3), pp.157-158. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmcc.279.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaliser la guerre dans les airs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (4), pp.81-99. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.148.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Construction of an Image in Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La presse et la conquête de l’air. Histoires, imaginaires, poétiques, Autumn 2018 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02053772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hippler, Le Gouvernement du ciel. Histoire globale des bombardements aériens, Les Prairies ordinaires, Paris, 2014, 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rousseau, 14-18, Penser le patriotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.29088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Hubscher, Les aviateurs au combat, 1914-1918 : entre privilèges et sacrifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoirepolitique.6848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendered Airs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nacelles : passé et présent de l'aéronautique et du spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spring 2022 (12), 2022, Gendered Airs? Gender Studies and Aeronautics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources pour une Plus Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ribeiro Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lalanne Berdouticq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Une Plus Grande Guerre, Damien Accoulon, 978-2-918783-19-0. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.codex.1873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fonck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Privat, 2018, 9782708992801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02053859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinelles de Verdun ?&amp;quot; Le mythe de l'aviateur en Allemagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Cochet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dramaturgies de Verdun, de 1916 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Taillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2025, 978-2-36445-301-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mystique de l'air : aviateur et homme nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence Raynaud; Julie Ulloa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Années folles de l’aviation : L’Aéronautique au cœur de la modernité 1919-1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lienart; Musée de l'Air et de l'Espace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-152, 2023, 978-2-35906-403-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Première Guerre aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme de Lespinois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire de l'Armée de l'air et de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Taillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-99, 2022, 978-2-36445-199-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies et morts des As</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme de Lespinois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le destin d'une aviation victorieuse : L’aéronautique militaire française après la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2022, Stratégies aérospatiales, 9782111571556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03707223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'As, figure iconique dans la culture de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Morin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fait aérien, arme aérienne et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-186, 2021, Stratégie aérospatiale, 978-2-11-157157-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fonck, pilote vosgien de la Grande Guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Euriat; Pierre Labrude; Jean-Pierre Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraize et la haute-vallée de la Meurthe, Actes des 21e journées d'études vosgiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des sociétés savantes des Vosges, pp.315-334, 2020, 978-2-9564725-2-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03265034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “science aéronautique” à la fiction positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Faria; Alan P. Dobson; António Monteiro; Luís Nuno Rodrigues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Aviation et son impact sur le temps et l’espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-225, 2019, Exotopies, 978-2-304-04756-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03155357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle “fraternité des ailes” entre les As allemands et français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Dubslaff; Paul Maurice; Maude Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fraternisations franco-allemandes en temps de guerre: Perspectives interdisciplinaires des fraternisations lors des conflits franco-allemands contemporains / Deutsch-französische Fraternisierungen in Kriegszeiten: Interdisziplinäre Ansätze zu den Fraternisierungen in den neuzeitlichen deutsch-französischen Konflikten (1799–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-81, 2019, Schriftenreihe des Deutsch-Französischen Historikerkomitees, 978-3-515-12418-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03155421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ailes de la gloire : Les &amp;quot;As&amp;quot; de l'aviation dans les sociétés allemande et française (1914-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris Nanterre; Technische Universität Braunschweig, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023PA100121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04402397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour un traitement numérique des textes imprimés et manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Accoulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA8F6522"/>
+    <w:nsid w:val="4F6A301E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-accoulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3459-4260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227088026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2152820077500682031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000467836961" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CAH-3383-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/l-universite/notre-fonctionnement/notre-organisation/departement-dhistoire-et-darcheologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethis.hypotheses.org/damien-accoulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://har.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tu-braunschweig.de/geschichte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2023PA100121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/m-damien-accoulon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/polen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interfas.univ-tlse2.fr/nacelles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/codex/633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asso-h2c.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upgg.hypotheses.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.academia.edu/DamienAccoulon/CurriculumVitae" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Accoulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.163.0227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p17" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.3.106706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.10762" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807381v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6QBKMWD8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.279.0157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.148.0081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.29088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.6848" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807399v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ribeiro Thomaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lalanne Berdouticq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-codex.fr/des-sources-pour-une-plus-grande-guerre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.codex.1873" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspierredetaillac.com/products/les-dramaturgies-de-verdun-de-1916-a-nos-jours" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/les-ann%C3%A9es-folles-de-l-aviation" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspierredetaillac.com/products/nouvelle-histoire-de-larmee-de-lair-et-de-lespace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/281777-le-destin-dune-aviation-victorieuse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/277965-fait-aerien-arme-aerienne-et-culture" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/Book.aspx?id=15942" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.steiner-verlag.de/book/99.105010/9783515124225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA100121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-accoulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3459-4260" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227088026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2152820077500682031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000467836961" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CAH-3383-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tours.fr/l-universite/notre-fonctionnement/notre-organisation/departement-dhistoire-et-darcheologie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethis.hypotheses.org/damien-accoulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/fr/people/damien-accoulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://har.parisnanterre.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tu-braunschweig.de/geschichte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2023PA100121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/m-damien-accoulon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/polen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interfas.univ-tlse2.fr/nacelles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/codex/633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asso-h2c.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upgg.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.academia.edu/DamienAccoulon/CurriculumVitae" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Accoulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475020.2026.2662111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p17" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.163.0227" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.3.106706" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.10762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807381v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.55780" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6QBKMWD8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.279.0157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.148.0081" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.29088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.6848" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807399v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ribeiro Thomaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lalanne Berdouticq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-codex.fr/des-sources-pour-une-plus-grande-guerre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.codex.1873" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspierredetaillac.com/products/les-dramaturgies-de-verdun-de-1916-a-nos-jours" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/les-ann%C3%A9es-folles-de-l-aviation" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspierredetaillac.com/products/nouvelle-histoire-de-larmee-de-lair-et-de-lespace" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/281777-le-destin-dune-aviation-victorieuse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/277965-fait-aerien-arme-aerienne-et-culture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/Book.aspx?id=15942" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.steiner-verlag.de/book/99.105010/9783515124225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA100121" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>