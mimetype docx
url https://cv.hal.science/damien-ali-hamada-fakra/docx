--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -6521,51 +6521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F13CCDB"/>
+    <w:nsid w:val="73223FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>