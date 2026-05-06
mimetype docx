--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1368,914 +1368,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Waste Valorization in Construction Sector: Case of Rice Husk Ash in Madagascar</w:t>
+                <w:t xml:space="preserve">Thermal and spectral impact of building integrated Mirrored Light Pipe to human circadian rhythms and thermal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veroniaina Razafitrimo Rajaonarya</w:t>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Progressive Sciences and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786451.2021.1960347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585349v1</w:t>
+                <w:t xml:space="preserve">hal-03319340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">électrolyse de l'eau et de l'énergie solaire photovoltaïque pour l'électrification rurale à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural Waste Valorization in Construction Sector: Case of Rice Husk Ash in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veroniaina Razafitrimo Rajaonarya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolly Armël Sylvain Andriatoavina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe Andriamanga Ratiarison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Marie Michel Andriamampianina</w:t>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (1), pp.133-147</w:t>
+              <w:t xml:space="preserve">International Journal of Progressive Sciences and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.512-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608621v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multiscale tool for simulating smart-grid energy management based on a systemic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ando Ny Aina Randriantsoa</w:t>
+                <w:t xml:space="preserve">électrolyse de l'eau et de l'énergie solaire photovoltaïque pour l'électrification rurale à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolly Armël Sylvain Andriatoavina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manitra Pierrot Ranjaranimaro</w:t>
+                <w:t xml:space="preserve">Adolphe Andriamanga Ratiarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nasroudine Mohamed Rachadi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Marie Michel Andriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.133-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278354v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comoros’s energy review for promoting renewable energy sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+                <w:t xml:space="preserve">A new multiscale tool for simulating smart-grid energy management based on a systemic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ando Ny Aina Randriantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manitra Pierrot Ranjaranimaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Bénard-Sora</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Nasroudine Mohamed Rachadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.01.067⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.107292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2021.107292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178707v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring uncertainty assessment of an experimental device used to determine the thermo-optico-physical properties of translucent construction materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comoros’s energy review for promoting renewable energy sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Bénard-Sora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Delort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Gatina</w:t>
+                <w:t xml:space="preserve">Leslie Ayagapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/ac407b⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.885-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469898v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of fueling spark-ignition engines with syngas or syngas blends for power generation in rural electrification: A short review and S.W.O.T. analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring uncertainty assessment of an experimental device used to determine the thermo-optico-physical properties of translucent construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolly Armel Sylvain Andriatoavina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Marie Michel Andriamampianina</w:t>
+                <w:t xml:space="preserve">Jean Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seta.2021.101510⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ac407b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319293v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and spectral impact of building integrated Mirrored Light Pipe to human circadian rhythms and thermal environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of fueling spark-ignition engines with syngas or syngas blends for power generation in rural electrification: A short review and S.W.O.T. analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolly Armel Sylvain Andriatoavina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+                <w:t xml:space="preserve">Ny Aina Manitra Nany Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Marie Michel Andriamampianina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.101510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786451.2021.1960347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2021.101510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319340v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and low-cost integrative sensor system for methane and hydrogen measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolly Armel Sylvain Andriatoavina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ny Aina Manitra Nany Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Abdallah Amarillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marie Michel Andriamampianina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.100032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2361,51 +2361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ando Ny Aina Randriantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.106289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2452,51 +2452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical response of plants to environmental stimuli: A short review and perspectives for meteorological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirantsoa Volana Randriamandimbisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ny Aina Manitra Nany Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blázquez Recio Alfonso José</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.101708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2690,51 +2690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Pipes Performance Prediction: inter model and experimental confrontation on vertical circular light-guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2846,51 +2846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2993,51 +2993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48, pp.79-90</w:t>
@@ -3560,51 +3560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Philibert Andriniriniaimalaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangeline Bènevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3761,368 +3761,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE LA SIMULATION DU COMPORTEMENT THERMIQUE D'UNE PAROI À L'OBSERVATION D'ETAT: L'ASSIMILATION DE DONNEES DANS CODYRUN EN VUE DE LA VERIFICATION DES PROPRIETES THERMIQUES D'UN MATERIAU</w:t>
+                <w:t xml:space="preserve">Approche dynamique du fonctionnement énergétique d'un espace bâti et bilan carbone associé: Application sur un gîte rural situé à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
+                <w:t xml:space="preserve">El Assad Nidhoimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Adams</w:t>
+                <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFEM 2014, 3ième Colloque International Francophone d’Énergétique et Mécanique CIFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Moroni, Comores</w:t>
+              <w:t xml:space="preserve">CIPE2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, ANTANANARIVO, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110499v1</w:t>
+                <w:t xml:space="preserve">hal-01161953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche dynamique du fonctionnement énergétique d'un espace bâti et bilan carbone associé: Application sur un gîte rural situé à Mayotte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
+                <w:t xml:space="preserve">LES CONDUITS DE LUMIERE TYPE MLP : CONFRONTATION INTER-MODELE ET EXPERIMENTALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPE2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, ANTANANARIVO, Madagascar</w:t>
+              <w:t xml:space="preserve">3ème Colloque International Francophone d'Énergetique et Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Comores. pp.24-29 - ART-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161953v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES CONDUITS DE LUMIERE TYPE MLP : CONFRONTATION INTER-MODELE ET EXPERIMENTALE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+                <w:t xml:space="preserve">DE LA SIMULATION DU COMPORTEMENT THERMIQUE D'UNE PAROI À L'OBSERVATION D'ETAT: L'ASSIMILATION DE DONNEES DANS CODYRUN EN VUE DE LA VERIFICATION DES PROPRIETES THERMIQUES D'UN MATERIAU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guichard</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International Francophone d'Énergetique et Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Comores. pp.24-29 - ART-4-5</w:t>
+              <w:t xml:space="preserve">CIFEM 2014, 3ième Colloque International Francophone d’Énergétique et Mécanique CIFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Moroni, Comores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011711v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of daylighting using the software CODYRUN</w:t>
               </w:r>
@@ -4216,51 +4216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODYRUN: Artificial lighting simulation for visual confort and energy saving optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4318,159 +4318,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELEMENTS OF VALIDATION OF ARTIFICIAL LIGHTING THROUGH THE SOFTWARE CODYRUN: APPLICATION TO A TEST CASE OF THE INTERNATIONAL COMMISSION ON ILLUMINATION (CIE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Sensitivity Analysis of a Thermal Model of Photovoltaic Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Power and Energy Systems 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASTED, Sep 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199050v1</w:t>
+                <w:t xml:space="preserve">hal-00918990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements of validation of artificial lighting through the software CODYRUN : application to a test case of the International Commission on Illumination (CIE)</w:t>
+                <w:t xml:space="preserve">ELEMENTS OF VALIDATION OF ARTIFICIAL LIGHTING THROUGH THE SOFTWARE CODYRUN: APPLICATION TO A TEST CASE OF THE INTERNATIONAL COMMISSION ON ILLUMINATION (CIE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
@@ -4488,181 +4488,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">IASTED Power and Energy Systems 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASTED, Sep 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918987v1</w:t>
+                <w:t xml:space="preserve">hal-01199050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensitivity Analysis of a Thermal Model of Photovoltaic Panel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elements of validation of artificial lighting through the software CODYRUN : application to a test case of the International Commission on Illumination (CIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASTED Power and Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Gaborone, Botswana</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Gaborone, Botswana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918990v1</w:t>
+                <w:t xml:space="preserve">hal-00918987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation for software DIALUX : application in CIE test cases for building daylighting simulation</w:t>
               </w:r>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaambi Ahamed Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue Raheliarilalao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation (WastEng 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5282,51 +5282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ando Ny Aina Randriantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaoua Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,77 +5412,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ando Ny Aina Randriantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manitra Pierrot Ranjaranimaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nasroudine Mohamed Rachadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Advanced Computing and Intelligent Engineering (SPRINGER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.671-682, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5818,203 +5818,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif et procede de mesure d’un élément chimique dans un échantillon d’un gaz</w:t>
+                <w:t xml:space="preserve">Capteur environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirantsoa Volana Randriamandimbisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3112859. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3115882. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666990v1</w:t>
+                <w:t xml:space="preserve">hal-03674120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur environnemental</w:t>
+                <w:t xml:space="preserve">Dispositif et procede de mesure d’un élément chimique dans un échantillon d’un gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3115882. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolly Armel Sylvain Andriatoavina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3112859. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674120v1</w:t>
+                <w:t xml:space="preserve">hal-03666990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BANC DE MESURE DES PROPRIETES THERMOPHYSIQUES D’UN ECHANTILLON DE MATERIAU</w:t>
               </w:r>
@@ -6039,51 +6039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blázquez Recio Alfonso José</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3110969. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6521,51 +6521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73223FD2"/>
+    <w:nsid w:val="23E4DD26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6752,51 +6752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-ali-hamada-fakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6069-9015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236628844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valencia Lala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desheng Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manorosoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsivery Anjara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonide Tongazara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/cnc.4120269574" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Moussa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25072803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepito Payet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijalalaina Rakotosaona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hanitriniaina Ratsimba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Patricia Randrianarison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.117187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Oudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Gholmane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Ny Aina Randriantsoa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rakotondrajaona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ad2d98" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04682879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metrology4030026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wynand Jacobus van Der Merwe Steyn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42947-022-00164-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moufid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha El Bari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tiebe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bartholmai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Horak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris de Beer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrie van Zyl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Maina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3020027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniaina Razafitrimo Rajaonarya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Arm&#235;l Sylvain Andriatoavina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Andriamanga Ratiarison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marie Michel Andriamampianina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Pierrot Ranjaranimaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasroudine Mohamed Rachadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2021.107292" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03178707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B&#233;nard-Sora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ayagapin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.01.067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malet-Damour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gatina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac407b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Armel Sylvain Andriatoavina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Aina Manitra Nany Razafindralambo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2021.101510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786451.2021.1960347" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Abdallah Amarillis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sintl.2020.100032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02936586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Volana Randriamandimbisoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fakra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domoina Lucia Ravoajanahary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sintl.2020.100053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#225;zquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101708" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Bojic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766263v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bentaleb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720049v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philibert Andriniriniaimalaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline B&#232;nevent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01770558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bayante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Harimisa Radanielina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Adams" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Assad Nidhoimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moosafeer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068583v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918990v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maamari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Maamari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068564v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748125v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarillis Kamil Abdallah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaambi Ahamed Ben Ali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Raheliarilalao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Soudani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5015-7_22" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4299-6_55" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10347" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483119v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03207227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03166591v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-ali-hamada-fakra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6069-9015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236628844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valencia Lala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desheng Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manorosoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsivery Anjara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonide Tongazara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/cnc.4120269574" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Moussa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC25072803" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepito Payet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijalalaina Rakotosaona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hanitriniaina Ratsimba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mino Patricia Randrianarison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.117187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Oudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Gholmane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Ny Aina Randriantsoa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rakotondrajaona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ad2d98" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04682879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metrology4030026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wynand Jacobus van Der Merwe Steyn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42947-022-00164-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moufid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha El Bari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tiebe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bartholmai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104593" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Horak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris de Beer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrie van Zyl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Maina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3020027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786451.2021.1960347" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniaina Razafitrimo Rajaonarya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608621v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Arm&#235;l Sylvain Andriatoavina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Andriamanga Ratiarison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marie Michel Andriamampianina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Pierrot Ranjaranimaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasroudine Mohamed Rachadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2021.107292" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03178707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B&#233;nard-Sora" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ayagapin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.01.067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Malet-Damour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gatina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ac407b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Armel Sylvain Andriatoavina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Aina Manitra Nany Razafindralambo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2021.101510" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Abdallah Amarillis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sintl.2020.100032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02936586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Volana Randriamandimbisoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fakra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domoina Lucia Ravoajanahary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sintl.2020.100053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#225;zquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101708" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Bojic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guichard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766263v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bentaleb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720049v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philibert Andriniriniaimalaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline B&#232;nevent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01770558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bayante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Harimisa Radanielina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Tiana Rakotondramiarana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Assad Nidhoimi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Adams" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Medina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moosafeer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068583v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maamari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Maamari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakra Ali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Laffosse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068564v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748125v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarillis Kamil Abdallah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaambi Ahamed Ben Ali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Raheliarilalao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Soudani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5015-7_22" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4299-6_55" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ingar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/10347" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483119v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03207227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03166591v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>