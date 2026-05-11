--- v0 (2026-03-28)
+++ v1 (2026-05-11)
@@ -1,548 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...497 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Damien ANGELLOZ-NICOUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable du service audiovisuel, Bibliothèque universitaire de Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">damien-angelloz-nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien Angelloz-Nicoud est docteur en études cinématographiques, sa recherche a été effectuée sous la direction de Mme Suzanne Liandrat-Guigues au sein du laboratoire ESTCA et portait sur l’étude des représentations de monuments dans l’oeuvre du cinéaste Federico Fellini. Il a enseigné entre 2015 et 2021 au département d’études cinématographiques de l’université Paris 8, ainsi qu’à la Faculté des arts d’Amiens.Depuis 2021, il travaille à la bibliothèque universitaire de Paris 8 où il est actuellement responsable du service audiovisuel. A ce titre, il a notamment en charge la gestion d’une importante collection « multi-supports » (DVD et monographies), est référent pour la gestion d’une importante salle de consultation dédiée à l’audiovisuel, coordonne un projet d’évolution plateforme VOD de l’université etc. ll participe également à des projets transversaux avec différents services et acteurs de l’université comme le traitement du fonds photochimique de Paris 8.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux de recherche abordent plus globalement des questions liées à l’architecture, à l’urbanisme ou encore à l’archéologie chez des cinéastes aussi différents que Jean-Daniel Pollet, Michelangelo Antonioni ou encore Michael Mann.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage(r)s du passé - antiquités et archéologie au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Angelloz-Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images animées d'effigies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Angelloz-Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées, cabinets de curiosités, chambres noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Angelloz-Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques et cinéma : volumes écrits, volumes bâtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Angelloz-Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellini, cinéaste témoin et bâtisseur de cités publicitaires à l’heure du Berlusconi entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Angelloz-Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La « première République » est morte : vive la République ? Trente ans de cinéma italien face au berlusconisme (1994-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dork Zabunyan; Matthieu Combe, Apr 2025, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinctions, incandescences : des vibrations antonioniennes à la surface du territoire indéterminé de Tariq Teguia (sur Inland, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Angelloz-Nicoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonioni et après ? La postérité de Michelangelo Antonioni dix ans après sa disparition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Buyer Véronique; Zabunyan Dork; Droin Nicolas; Angelloz-Nicoud Damien, Sep 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sans titre” de Leos Carax, rêver un film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Droin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Lettre filmée, film-lettre, lettre de cinéaste"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dereux, R. (dir.), Université Paris 8, INHA, Paris, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiner le paysage. L’image comme ruine du temps présent (Cyprien Gaillard et Michelangelo Antonioni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Droin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Une esthétique de l’archive au cinéma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liandrat-Guiguges S. (dir.), Université Paris 8, INHA, Paris, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du dispositif « Prépa apprentissage ». Rapport transversal des monographies de projets Lots 3 & 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farvaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la ville au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Forret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Droin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes. , 2022, Esthétiques hors cadre, 978-237924-222-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia-Laure THIVAT (dir.) VOYAGES ET EXILS AU CINEMA. Rencontres de l'altérité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia-Laure Thivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Derfoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Leperchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia-Laure Thivat (dir.). Presses Universitaires du Septentrion, 2017, Collection "Arts du spectacle-Images et sons", Giusy PISANO, 978-2-7574-1487-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paranoid Park de Gus Van Sant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Droin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crisnée, Yellow Now, 112 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que viva Mexico ! d’Eisenstein et Chung Kuo Cina d’Antonioni : deux expériences cinématographiques du dépaysement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Droin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schifano, L. Somaini, A. (dir.), "Eisenstein leçons mexicaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, Nanterre, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Guérin, cinéaste du lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Droin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Jeune Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 358, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -603,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D630F9B"/>
+    <w:nsid w:val="8F39A804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -834,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-angelloz-nicoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Angelloz-Nicoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Droin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-angelloz-nicoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568639v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Angelloz-Nicoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Droin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04382026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farvaque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crovella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pelletier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Magnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mounier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duquesne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leperchey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02610757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02612202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02599319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>