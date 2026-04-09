--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -303,779 +303,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling climate change: The Albarella island example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence, dispersal, and associated environmental risk assessment of pesticides and their transformation products in small water bodies of Northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Banas</w:t>
+                <w:t xml:space="preserve">Sylvain Milla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000418⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35573-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046433v1</w:t>
+                <w:t xml:space="preserve">hal-04829996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling large-scale patterns and drivers of biodiversity in dry rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klement Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.7233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-50873-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, dispersal, and associated environmental risk assessment of pesticides and their transformation products in small water bodies of Northeastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Conseil</w:t>
+                <w:t xml:space="preserve">Tackling climate change: The Albarella island example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Rosatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Milla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosin</w:t>
+                <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (6), pp.e0000418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35573-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829996v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Mo et al. Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together. Diversity 2022, 14, 638</w:t>
+                <w:t xml:space="preserve">Chemical occurrence of pesticides and transformation products in two small lentic waterbodies at the head of agricultural watersheds and biological responses in caged Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingzi Mo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Squartini</w:t>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo-Liang Xu</w:t>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d15010009⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 904, pp.166326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207140v1</w:t>
+                <w:t xml:space="preserve">anses-04227860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical occurrence of pesticides and transformation products in two small lentic waterbodies at the head of agricultural watersheds and biological responses in caged Gasterosteus aculeatus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Mo et al. Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together. Diversity 2022, 14, 638</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Cor</w:t>
+                <w:t xml:space="preserve">Lingzi Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cant</w:t>
+                <w:t xml:space="preserve">Andrea Squartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
+                <w:t xml:space="preserve">Guo-Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 904, pp.166326. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d15010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04227860v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingzi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Squartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (8), pp.638. </w:t>
@@ -1113,77 +1113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of pesticides and some of their transformation products in a small lentic waterbody: Fish, water, and sediment contamination in an agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1247,90 +1247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of an extraction protocol for the monitoring of pesticides and polar transformation products in biotic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1381,77 +1381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of pesticides and their transformation products in headwater streams: Contamination status and effect of ponds on contaminant concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iuretig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1509,485 +1509,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03464225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple multiresidue extraction method for the quantification of a wide polarity range list of pesticides and transformation products in eggs by liquid chromatography and tandem mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucile Auger</w:t>
+                <w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461447⟩</w:t>
+              <w:t xml:space="preserve">Austin Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011261v1</w:t>
+                <w:t xml:space="preserve">hal-02499526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Is the abatement of water contamination by ponds a valuable service for Headwater rivers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Bonneval</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iuretig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.209-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.4509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499526v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the abatement of water contamination by ponds a valuable service for Headwater rivers?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Development of a simple multiresidue extraction method for the quantification of a wide polarity range list of pesticides and transformation products in eggs by liquid chromatography and tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Iuretig</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45, pp.209-216. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1628, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.4509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207427v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrage fishponds, a funnel effect for metal contaminants on headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,64 +2224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Zak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t>
@@ -2319,51 +2319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2447,57 +2447,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2511,313 +2511,313 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekart Kolb</w:t>
+                <w:t xml:space="preserve">Eckart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658808v1</w:t>
+                <w:t xml:space="preserve">hal-01658651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+                <w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckart Kolb</w:t>
+                <w:t xml:space="preserve">D. von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658651v1</w:t>
+                <w:t xml:space="preserve">hal-01802266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humusica: soil biodiversity and global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Ascher-Jenull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.15-36. </w:t>
@@ -2849,788 +2849,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted effects of an anti-cyanobacterial ultrasound device on the non-target freshwater invertebrate species Gammarus roeseli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. von Schiller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.1998-2004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0980-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802266v1</w:t>
+                <w:t xml:space="preserve">hal-03696843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted effects of an anti-cyanobacterial ultrasound device on the non-target freshwater invertebrate species Gammarus roeseli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Techer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ekart Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.1998-2004. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0980-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696843v1</w:t>
+                <w:t xml:space="preserve">hal-01658808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sublethal effect assessment of a low-power and dual-frequency anti-cyanobacterial ultrasound device on the common carp (Cyprinus carpio): a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Milla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (6), pp.5452-5468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.5669 - 5678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8305-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595243v1</w:t>
+                <w:t xml:space="preserve">hal-01692956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal effect assessment of a low-power and dual-frequency anti-cyanobacterial ultrasound device on the common carp (Cyprinus carpio): a field study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Four</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (6), pp.5669 - 5678. </w:t>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.5452-5468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8305-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692956v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Four</w:t>
+                <w:t xml:space="preserve">Tissue uptake, distribution, and elimination of perfluoroalkyl substances in juvenile perch through perfluorooctane sulfonamidoethanol based phosphate diester dietary exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Veyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (13), pp.7658-7666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317639v1</w:t>
+                <w:t xml:space="preserve">hal-02626455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue uptake, distribution, and elimination of perfluoroalkyl substances in juvenile perch through perfluorooctane sulfonamidoethanol based phosphate diester dietary exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Veyrand</w:t>
+                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Four</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dauchy</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Boiteux</w:t>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (13), pp.7658-7666. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (10), pp.1741-1755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626455v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of barrage fish ponds for the mitigation of pesticide pollution in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,338 +3714,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of trace metal air pollution in Paris using slurry-TXRF analysis on cemetery mosses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiara Cantaluppi</w:t>
+                <w:t xml:space="preserve">Barrage fishponds: Reduction of pesticide concentration peaks and associated risk of adverse ecological effects in headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iuretig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7445-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493084v1</w:t>
+                <w:t xml:space="preserve">hal-01575601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrage fishponds: Reduction of pesticide concentration peaks and associated risk of adverse ecological effects in headwater streams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Feidt</w:t>
+                <w:t xml:space="preserve">Assessment of trace metal air pollution in Paris using slurry-TXRF analysis on cemetery mosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Rankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cantaluppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 169, pp.261-271. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (23), pp.23496-23510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575601v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and Bioaccumulation of Sediment-Bound Polychlorinated Biphenyls to Carp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,465 +4124,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and half-lives of 13 pesticides in muscle tissue of freshwater fishes through food exposure</w:t>
+                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in northeastern France. Part III: how management can affect pesticide profiles in edible fish?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (4), pp.530-535. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-0824-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860781v1</w:t>
+                <w:t xml:space="preserve">hal-01561650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in northeastern France. Part III: how management can affect pesticide profiles in edible fish?</w:t>
+                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in Northeastern France. Part II: residues of 13 pesticides in water, sediments, edible fish and their relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Feidt</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (1), pp.126-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-0824-1⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1167-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561650v1</w:t>
+                <w:t xml:space="preserve">hal-00798623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in Northeastern France. Part II: residues of 13 pesticides in water, sediments, edible fish and their relationships</w:t>
+                <w:t xml:space="preserve">Accumulation and half-lives of 13 pesticides in muscle tissue of freshwater fishes through food exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (1), pp.117-125. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (4), pp.530-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1167-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798623v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organochlorine pesticides and polychlorinated biphenyls in sediments and fish from freshwater cultured fish ponds in different agricultural contexts in north-eastern France</w:t>
               </w:r>
@@ -4594,51 +4594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4711,51 +4711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in Northeastern France Part I: site characterization and water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 638 (1), pp.161-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4964,595 +4964,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper mobilization affected by weather conditions in a stormwater detention system receiving runoff waters from vineyard soils ( Champagne, France )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Can we use stable isotopes for ecotoxicological studies? Effect of DDT on isotopic fractionation in Perca fluviatilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Marin</w:t>
+                <w:t xml:space="preserve">Y. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Skraber</w:t>
+                <w:t xml:space="preserve">M. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.I.B. Chopin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.A. Oliveira-Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (6), pp.734-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.08.034⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665837v1</w:t>
+                <w:t xml:space="preserve">hal-02662045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use stable isotopes for ecotoxicological studies? Effect of DDT on isotopic fractionation in Perca fluviatilis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organochlorines in the Vaccarès Lagoon trophic web (Biosphere Reserve of Camargue, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Danger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
+                <w:t xml:space="preserve">A. Persic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Oliveira-Ribeiro</w:t>
+                <w:t xml:space="preserve">A. Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliveira-Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.05.033⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (8-9), pp.2493-2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662045v1</w:t>
+                <w:t xml:space="preserve">hal-02665921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organochlorines in the Vaccarès Lagoon trophic web (Biosphere Reserve of Camargue, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Rice fields regulate organochlorine pesticides and PCBs in lagoons of the Nature Reserve of Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Persic</w:t>
+                <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buet</w:t>
+                <w:t xml:space="preserve">C. Rouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Oliveira-Ribeiro</w:t>
+                <w:t xml:space="preserve">E. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 157 (8-9), pp.2493-2506. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (4), pp.526-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665921v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rice fields regulate organochlorine pesticides and PCBs in lagoons of the Nature Reserve of Camargue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Vollaire</w:t>
+                <w:t xml:space="preserve">Copper mobilization affected by weather conditions in a stormwater detention system receiving runoff waters from vineyard soils ( Champagne, France )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martin</w:t>
+                <w:t xml:space="preserve">Bernard Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rouer</w:t>
+                <w:t xml:space="preserve">S. Skraber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Coulet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.I.B. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zanelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.12.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 158 (2), pp.476-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658776v1</w:t>
+                <w:t xml:space="preserve">hal-02665837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations de poissons dans le réservoir du Mirgenbach (1986-2006, CNPE Cattenom, France) : un modèle pour l'étude des effets d'un changement thermique global ?</w:t>
               </w:r>
@@ -5672,51 +5672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of sediment concentration and nutrient loads in effluents drained from extensively managed fishponds in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,51 +5814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New plate sediment traps for lentic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5931,402 +5931,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of pesticides and transformation products in a small lentic waterbody: Fish, water, and sediment contaminations in an agricultural watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des pesticides et produits de transformation polaires dans les matrices biotiques solides : un protocole miniaturisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L Pasquini</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Congrès du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816061v1</w:t>
+                <w:t xml:space="preserve">hal-03882749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pesticides et produits de transformation polaires dans les matrices biotiques solides : un protocole miniaturisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Distribution des pesticides et produits de transformation dans l’eau, le sédiment et le poisson d’un plan d’eau de tête de bassin versant agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dauchy</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtuel, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882749v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des pesticides et produits de transformation dans l’eau, le sédiment et le poisson d’un plan d’eau de tête de bassin versant agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Distribution of pesticides and transformation products in a small lentic waterbody: Fish, water, and sediment contaminations in an agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Auger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Pasquini</w:t>
+                <w:t xml:space="preserve">L Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtuel, Belgique</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882719v1</w:t>
+                <w:t xml:space="preserve">hal-03816061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t>
               </w:r>
@@ -6437,103 +6437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method development for the monitoring of pesticides and transformation products in waterfowls’ eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Virtuel, France</w:t>
@@ -6556,277 +6556,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of concentrations and flux of contaminants by shallow water bodies: an overlooked role</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert de polluants organiques et minéraux en zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+                <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bartout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Groupe Français de recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124082v1</w:t>
+                <w:t xml:space="preserve">hal-02981743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de polluants organiques et minéraux en zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+                <w:t xml:space="preserve">Mitigation of concentrations and flux of contaminants by shallow water bodies: an overlooked role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huguenot</w:t>
+                <w:t xml:space="preserve">Pascal Bartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque Groupe Français de recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981743v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the use of wastewater for irrigation of cultivated plots on the soil microbiological quality in semi-arid zone (Tunisia): approaches at the plot and catchment area scales</w:t>
               </w:r>
@@ -6838,51 +6838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makram Anane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6982,51 +6982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biochars : un levier pour améliorer l'efficacité des dispositifs de remédiation destinés à collecter les eaux de drainages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7094,90 +7094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAnsfert de Polluants organiques et minéraux En Zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7219,64 +7219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les dispositifs rustiques de filtration et les étangs dans la rétention et la dégradation de pesticides issus de parcelles agricoles localisées en tête de bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,90 +7376,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étang piscicole : milieu aquatique, système de production et peut-être outil de remédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7546,90 +7546,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologico “Si”, biologico “No”: una discussione tra specialisti con il Parlamento Italiano nel gioco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7651,51 +7651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Humus Forms Reference Base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7840,51 +7840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronel Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8077,51 +8077,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de matière en étangs piscicoles extensifs : Rétention, sédimentation, exportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Paul Verlaine - Metz, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001METZ030S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8238,51 +8238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="166908A7"/>
+    <w:nsid w:val="DCFDE6BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8469,51 +8469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-banas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0818-3687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35573-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Auger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131292" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03464225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iuretig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07195-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03696843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0980-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8305-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05598" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5378-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2561" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R28QDLV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860781v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGSN42BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0824-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D1239E7F35C43A116E7A8CE52E1500CBE5C4671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798623v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1167-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MF1PX0M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0784-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDDD3423CD47621DD8747AF7B198211845D56D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Coughlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0038-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skraber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.B. Chopin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.08.034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.03.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTFP181-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-975CDXNS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00379060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dembski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Staffolani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2009007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leglize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Boyd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.058" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S4CJ10V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0283" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pasquini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02124082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouziri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazartigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001METZ030S" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-banas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0818-3687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35573-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Auger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131292" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03464225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iuretig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4509" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461447" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07195-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03696843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0980-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8305-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05598" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5378-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2561" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R28QDLV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0824-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D1239E7F35C43A116E7A8CE52E1500CBE5C4671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1167-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MF1PX0M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGSN42BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0784-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDDD3423CD47621DD8747AF7B198211845D56D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Coughlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0038-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.03.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTFP181-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-975CDXNS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skraber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.B. Chopin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.08.034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00379060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dembski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Staffolani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2009007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leglize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Boyd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.058" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S4CJ10V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0283" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882749v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pasquini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02124082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouziri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazartigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001METZ030S" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>