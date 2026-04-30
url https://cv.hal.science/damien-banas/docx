--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1241,697 +1241,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of an extraction protocol for the monitoring of pesticides and polar transformation products in biotic matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of pesticides and their transformation products in headwater streams: Contamination status and effect of ponds on contaminant concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Wiest</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucile Auger</w:t>
+                <w:t xml:space="preserve">Alain Iuretig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131292⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 788, pp.147715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364505v1</w:t>
+                <w:t xml:space="preserve">anses-03464225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of pesticides and their transformation products in headwater streams: Contamination status and effect of ponds on contaminant concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturization of an extraction protocol for the monitoring of pesticides and polar transformation products in biotic matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Feidt</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 788, pp.147715. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 284, pp.131292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03464225v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Bonneval</w:t>
+                <w:t xml:space="preserve">Development of a simple multiresidue extraction method for the quantification of a wide polarity range list of pesticides and transformation products in eggs by liquid chromatography and tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1628, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499526v2</w:t>
+                <w:t xml:space="preserve">hal-03011261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the abatement of water contamination by ponds a valuable service for Headwater rivers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Iuretig</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.4509⟩</w:t>
+              <w:t xml:space="preserve">Austin Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207427v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple multiresidue extraction method for the quantification of a wide polarity range list of pesticides and transformation products in eggs by liquid chromatography and tandem mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the abatement of water contamination by ponds a valuable service for Headwater rivers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Wiest</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucile Auger</w:t>
+                <w:t xml:space="preserve">Alain Iuretig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1628, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.209-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.4509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011261v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrage fishponds, a funnel effect for metal contaminants on headwater streams</w:t>
               </w:r>
@@ -1943,77 +1943,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (6), pp.6228-6238. </w:t>
@@ -2179,295 +2179,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandra Shumilova</w:t>
+                <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Zak</w:t>
+                <w:t xml:space="preserve">R. Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Datry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Corti</w:t>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181061v1</w:t>
+                <w:t xml:space="preserve">hal-02905453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Shumilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Zak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Tockner</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905453v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
               </w:r>
@@ -2587,103 +2587,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Datry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t>
@@ -3178,191 +3178,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
+                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Four</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Danger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (6), pp.5452-5468. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (10), pp.1741-1755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595243v1</w:t>
+                <w:t xml:space="preserve">hal-02317639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue uptake, distribution, and elimination of perfluoroalkyl substances in juvenile perch through perfluorooctane sulfonamidoethanol based phosphate diester dietary exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Veyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,191 +3446,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
+                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Four</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (10), pp.1741-1755. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.5452-5468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317639v1</w:t>
+                <w:t xml:space="preserve">hal-01595243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of barrage fish ponds for the mitigation of pesticide pollution in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,325 +3714,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrage fishponds: Reduction of pesticide concentration peaks and associated risk of adverse ecological effects in headwater streams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Feidt</w:t>
+                <w:t xml:space="preserve">Assessment of trace metal air pollution in Paris using slurry-TXRF analysis on cemetery mosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Rankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cantaluppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.12.035⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (23), pp.23496-23510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575601v1</w:t>
+                <w:t xml:space="preserve">hal-01493084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of trace metal air pollution in Paris using slurry-TXRF analysis on cemetery mosses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiara Cantaluppi</w:t>
+                <w:t xml:space="preserve">Barrage fishponds: Reduction of pesticide concentration peaks and associated risk of adverse ecological effects in headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iuretig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (23), pp.23496-23510. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169, pp.261-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7445-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493084v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and Bioaccumulation of Sediment-Bound Polychlorinated Biphenyls to Carp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (6), pp.1324-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4620,51 +4620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (1), pp.35-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5950,51 +5950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pesticides et produits de transformation polaires dans les matrices biotiques solides : un protocole miniaturisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6450,51 +6450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method development for the monitoring of pesticides and transformation products in waterfowls’ eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6556,277 +6556,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de polluants organiques et minéraux en zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigation of concentrations and flux of contaminants by shallow water bodies: an overlooked role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Marin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Huguenot</w:t>
+                <w:t xml:space="preserve">Pascal Bartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque Groupe Français de recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981743v1</w:t>
+                <w:t xml:space="preserve">hal-02124082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of concentrations and flux of contaminants by shallow water bodies: an overlooked role</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Banas</w:t>
+                <w:t xml:space="preserve">Transfert de polluants organiques et minéraux en zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bartout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+                <w:t xml:space="preserve">D. Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Groupe Français de recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124082v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the use of wastewater for irrigation of cultivated plots on the soil microbiological quality in semi-arid zone (Tunisia): approaches at the plot and catchment area scales</w:t>
               </w:r>
@@ -7094,90 +7094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAnsfert de Polluants organiques et minéraux En Zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7232,51 +7232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les dispositifs rustiques de filtration et les étangs dans la rétention et la dégradation de pesticides issus de parcelles agricoles localisées en tête de bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7415,64 +7415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Touchart; Pascal Bartout; Olga Motchalova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux comprendre les étangs : expériences nationales et internationales : du Berry Limousin à l'Europe orientale : ouvrage bilingue, français-russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions les Monédières, pp.287-306, 2015, 978-2-36340-117-5</w:t>
@@ -7572,51 +7572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8238,51 +8238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCFDE6BF"/>
+    <w:nsid w:val="CBA6C870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8469,51 +8469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-banas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0818-3687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35573-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Auger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131292" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03464225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iuretig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4509" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461447" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07195-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03696843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0980-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8305-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05598" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5378-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2561" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R28QDLV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0824-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D1239E7F35C43A116E7A8CE52E1500CBE5C4671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1167-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MF1PX0M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGSN42BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0784-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDDD3423CD47621DD8747AF7B198211845D56D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Coughlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0038-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.03.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTFP181-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-975CDXNS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skraber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.B. Chopin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.08.034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00379060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dembski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Staffolani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2009007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leglize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Boyd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.058" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S4CJ10V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0283" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882749v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pasquini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02124082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouziri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazartigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001METZ030S" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-banas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0818-3687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35573-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Auger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03464225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iuretig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07195-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03696843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0980-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8305-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05598" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5378-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2561" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R28QDLV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0824-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D1239E7F35C43A116E7A8CE52E1500CBE5C4671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1167-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MF1PX0M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGSN42BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0784-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDDD3423CD47621DD8747AF7B198211845D56D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Coughlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0038-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.03.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTFP181-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-975CDXNS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skraber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.B. Chopin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.08.034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00379060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dembski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Staffolani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2009007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leglize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Boyd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.058" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S4CJ10V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0283" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882749v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pasquini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02124082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouziri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazartigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001METZ030S" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>