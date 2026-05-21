--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -303,1021 +303,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, dispersal, and associated environmental risk assessment of pesticides and their transformation products in small water bodies of Northeastern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling climate change: The Albarella island example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Milla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosin</w:t>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Rosatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35573-z⟩</w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (6), pp.e0000418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829996v1</w:t>
+                <w:t xml:space="preserve">hal-05046433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling large-scale patterns and drivers of biodiversity in dry rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klement Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.7233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-50873-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling climate change: The Albarella island example</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enrico Longo</w:t>
+                <w:t xml:space="preserve">Occurrence, dispersal, and associated environmental risk assessment of pesticides and their transformation products in small water bodies of Northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Banas</w:t>
+                <w:t xml:space="preserve">Sylvain Milla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (6), pp.e0000418. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35573-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046433v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical occurrence of pesticides and transformation products in two small lentic waterbodies at the head of agricultural watersheds and biological responses in caged Gasterosteus aculeatus</w:t>
+                <w:t xml:space="preserve">Correction: Mo et al. Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together. Diversity 2022, 14, 638</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+                <w:t xml:space="preserve">Lingzi Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Catteau</w:t>
+                <w:t xml:space="preserve">Andrea Squartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Cor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
+                <w:t xml:space="preserve">Guo-Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166326⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04227860v1</w:t>
+                <w:t xml:space="preserve">hal-04207140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Mo et al. Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together. Diversity 2022, 14, 638</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical occurrence of pesticides and transformation products in two small lentic waterbodies at the head of agricultural watersheds and biological responses in caged Gasterosteus aculeatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingzi Mo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+                <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Squartini</w:t>
+                <w:t xml:space="preserve">Amélie Cant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo-Liang Xu</w:t>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 904, pp.166326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d15010009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207140v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04227860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of pesticides and some of their transformation products in a small lentic waterbody: Fish, water, and sediment contamination in an agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingzi Mo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea Squartini</w:t>
+                <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo-Liang Xu</w:t>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d14080638⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 292, Part B, pp.118403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207044v1</w:t>
+                <w:t xml:space="preserve">hal-03401371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of pesticides and some of their transformation products in a small lentic waterbody: Fish, water, and sediment contamination in an agricultural watershed</w:t>
+                <w:t xml:space="preserve">Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+                <w:t xml:space="preserve">Lingzi Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Squartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Cor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Pasquini</w:t>
+                <w:t xml:space="preserve">Guo-Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 292, Part B, pp.118403. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d14080638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401371v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of pesticides and their transformation products in headwater streams: Contamination status and effect of ponds on contaminant concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iuretig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1381,103 +1381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of an extraction protocol for the monitoring of pesticides and polar transformation products in biotic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 284, pp.131292. </w:t>
@@ -1515,103 +1515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a simple multiresidue extraction method for the quantification of a wide polarity range list of pesticides and transformation products in eggs by liquid chromatography and tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1628, pp.1-9. </w:t>
@@ -1662,77 +1662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1783,90 +1783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the abatement of water contamination by ponds a valuable service for Headwater rivers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iuretig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1917,64 +1917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrage fishponds, a funnel effect for metal contaminants on headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,459 +2045,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stable isotope approach to quantify pond dam impacts on isotopic niches and assimilation of resources by invertebrates in temporary streams: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Four</w:t>
+                <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
+                <w:t xml:space="preserve">R. Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Angeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+                <w:t xml:space="preserve">K. Tockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-019-3920-0⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624939v1</w:t>
+                <w:t xml:space="preserve">hal-02905453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandra Shumilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Zak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Tockner</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905453v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using stable isotope approach to quantify pond dam impacts on isotopic niches and assimilation of resources by invertebrates in temporary streams: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Four</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandra Shumilova</w:t>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Zak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roland Corti</w:t>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 834 (1), pp.163-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-019-3920-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181061v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2511,313 +2511,313 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckart Kolb</w:t>
+                <w:t xml:space="preserve">Ekart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658651v1</w:t>
+                <w:t xml:space="preserve">hal-01658808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Corti</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. von Schiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Tockner</w:t>
+                <w:t xml:space="preserve">Eckart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802266v1</w:t>
+                <w:t xml:space="preserve">hal-01658651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humusica: soil biodiversity and global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Ascher-Jenull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.15-36. </w:t>
@@ -2849,801 +2849,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted effects of an anti-cyanobacterial ultrasound device on the non-target freshwater invertebrate species Gammarus roeseli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Techer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. von Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tockner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.1998-2004. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0980-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696843v1</w:t>
+                <w:t xml:space="preserve">hal-01802266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted effects of an anti-cyanobacterial ultrasound device on the non-target freshwater invertebrate species Gammarus roeseli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekart Kolb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.1998-2004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0980-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658808v1</w:t>
+                <w:t xml:space="preserve">hal-03696843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal effect assessment of a low-power and dual-frequency anti-cyanobacterial ultrasound device on the common carp (Cyprinus carpio): a field study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Four</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8305-6⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (10), pp.1741-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692956v1</w:t>
+                <w:t xml:space="preserve">hal-02317639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishpond dams affect leaf-litter processing and associated detritivore communities along intermittent low-order streams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Tissue uptake, distribution, and elimination of perfluoroalkyl substances in juvenile perch through perfluorooctane sulfonamidoethanol based phosphate diester dietary exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Veyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12984⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (13), pp.7658-7666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317639v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue uptake, distribution, and elimination of perfluoroalkyl substances in juvenile perch through perfluorooctane sulfonamidoethanol based phosphate diester dietary exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Four</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05598⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.5452-5468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626455v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment land use-dependent effects of barrage fishponds on the functioning of headwater streams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sublethal effect assessment of a low-power and dual-frequency anti-cyanobacterial ultrasound device on the common carp (Cyprinus carpio): a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Milla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (6), pp.5452-5468. </w:t>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.5669 - 5678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8273-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8305-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595243v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of barrage fish ponds for the mitigation of pesticide pollution in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,77 +3733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of trace metal air pollution in Paris using slurry-TXRF analysis on cemetery mosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Cantaluppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrage fishponds: Reduction of pesticide concentration peaks and associated risk of adverse ecological effects in headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iuretig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,64 +4001,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and Bioaccumulation of Sediment-Bound Polychlorinated Biphenyls to Carp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,521 +4124,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in northeastern France. Part III: how management can affect pesticide profiles in edible fish?</w:t>
+                <w:t xml:space="preserve">Accumulation and half-lives of 13 pesticides in muscle tissue of freshwater fishes through food exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (1), pp.126-135. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (4), pp.530-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-0824-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561650v1</w:t>
+                <w:t xml:space="preserve">hal-00860781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in Northeastern France. Part II: residues of 13 pesticides in water, sediments, edible fish and their relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.117-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1167-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and half-lives of 13 pesticides in muscle tissue of freshwater fishes through food exposure</w:t>
+                <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in northeastern France. Part III: how management can affect pesticide profiles in edible fish?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (4), pp.530-535. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-0824-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860781v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organochlorine pesticides and polychlorinated biphenyls in sediments and fish from freshwater cultured fish ponds in different agricultural contexts in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4711,90 +4711,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide pressure and fish farming in barrage pond in Northeastern France Part I: site characterization and water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (7), pp.2802 - 2812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 638 (1), pp.161-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4964,595 +4964,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use stable isotopes for ecotoxicological studies? Effect of DDT on isotopic fractionation in Perca fluviatilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Copper mobilization affected by weather conditions in a stormwater detention system receiving runoff waters from vineyard soils ( Champagne, France )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Vollaire</w:t>
+                <w:t xml:space="preserve">Bernard Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Danger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
+                <w:t xml:space="preserve">S. Skraber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Oliveira-Ribeiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.I.B. Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zanelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.05.033⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 158 (2), pp.476-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662045v1</w:t>
+                <w:t xml:space="preserve">hal-02665837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organochlorines in the Vaccarès Lagoon trophic web (Biosphere Reserve of Camargue, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we use stable isotopes for ecotoxicological studies? Effect of DDT on isotopic fractionation in Perca fluviatilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Persic</w:t>
+                <w:t xml:space="preserve">M. Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Oliveira-Ribeiro</w:t>
+                <w:t xml:space="preserve">C.A. Oliveira-Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (6), pp.734-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.03.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665921v1</w:t>
+                <w:t xml:space="preserve">hal-02662045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rice fields regulate organochlorine pesticides and PCBs in lagoons of the Nature Reserve of Camargue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organochlorines in the Vaccarès Lagoon trophic web (Biosphere Reserve of Camargue, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martin</w:t>
+                <w:t xml:space="preserve">A. Persic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rouer</w:t>
+                <w:t xml:space="preserve">A. Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Coulet</w:t>
+                <w:t xml:space="preserve">C. Oliveira-Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (4), pp.526-533. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (8-9), pp.2493-2506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658776v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper mobilization affected by weather conditions in a stormwater detention system receiving runoff waters from vineyard soils ( Champagne, France )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Banas</w:t>
+                <w:t xml:space="preserve">Rice fields regulate organochlorine pesticides and PCBs in lagoons of the Nature Reserve of Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Marin</w:t>
+                <w:t xml:space="preserve">E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Skraber</w:t>
+                <w:t xml:space="preserve">C. Rouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.I.B. Chopin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (4), pp.526-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.08.034⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665837v1</w:t>
+                <w:t xml:space="preserve">hal-02658776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations de poissons dans le réservoir du Mirgenbach (1986-2006, CNPE Cattenom, France) : un modèle pour l'étude des effets d'un changement thermique global ?</w:t>
               </w:r>
@@ -5672,51 +5672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of sediment concentration and nutrient loads in effluents drained from extensively managed fishponds in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,51 +5814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New plate sediment traps for lentic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5931,432 +5931,432 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pesticides et produits de transformation polaires dans les matrices biotiques solides : un protocole miniaturisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Distribution of pesticides and transformation products in a small lentic waterbody: Fish, water, and sediment contaminations in an agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dauchy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtuel, Belgique</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882749v1</w:t>
+                <w:t xml:space="preserve">hal-03816061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des pesticides et produits de transformation dans l’eau, le sédiment et le poisson d’un plan d’eau de tête de bassin versant agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des pesticides et produits de transformation polaires dans les matrices biotiques solides : un protocole miniaturisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Pasquini</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtuel, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882719v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of pesticides and transformation products in a small lentic waterbody: Fish, water, and sediment contaminations in an agricultural watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Distribution des pesticides et produits de transformation dans l’eau, le sédiment et le poisson d’un plan d’eau de tête de bassin versant agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Pasquini</w:t>
+                <w:t xml:space="preserve">Lucie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Congrès du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816061v1</w:t>
+                <w:t xml:space="preserve">hal-03882719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,103 +6437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method development for the monitoring of pesticides and transformation products in waterfowls’ eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Slaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Cor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Virtuel, France</w:t>
@@ -6556,277 +6556,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of concentrations and flux of contaminants by shallow water bodies: an overlooked role</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert de polluants organiques et minéraux en zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
+                <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bartout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gaillard</w:t>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Groupe Français de recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124082v1</w:t>
+                <w:t xml:space="preserve">hal-02981743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de polluants organiques et minéraux en zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+                <w:t xml:space="preserve">Mitigation of concentrations and flux of contaminants by shallow water bodies: an overlooked role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huguenot</w:t>
+                <w:t xml:space="preserve">Pascal Bartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque Groupe Français de recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981743v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the use of wastewater for irrigation of cultivated plots on the soil microbiological quality in semi-arid zone (Tunisia): approaches at the plot and catchment area scales</w:t>
               </w:r>
@@ -6838,51 +6838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makram Anane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6982,51 +6982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biochars : un levier pour améliorer l'efficacité des dispositifs de remédiation destinés à collecter les eaux de drainages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7094,90 +7094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAnsfert de Polluants organiques et minéraux En Zone viticole : évaluation de l’Efficacité d’un bassin de rétention à réduire la contamination des eaux de surface (projet TRAPEZE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Caner-Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7219,64 +7219,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les dispositifs rustiques de filtration et les étangs dans la rétention et la dégradation de pesticides issus de parcelles agricoles localisées en tête de bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,51 +7376,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étang piscicole : milieu aquatique, système de production et peut-être outil de remédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7546,90 +7546,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologico “Si”, biologico “No”: una discussione tra specialisti con il Parlamento Italiano nel gioco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7651,51 +7651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Humus Forms Reference Base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7840,51 +7840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronel Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8077,51 +8077,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de matière en étangs piscicoles extensifs : Rétention, sédimentation, exportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Paul Verlaine - Metz, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001METZ030S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8238,51 +8238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBA6C870"/>
+    <w:nsid w:val="F516B50F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8469,51 +8469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-banas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0818-3687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35573-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Auger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03464225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iuretig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07195-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03696843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0980-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8305-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05598" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5378-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2561" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R28QDLV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0824-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D1239E7F35C43A116E7A8CE52E1500CBE5C4671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1167-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MF1PX0M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGSN42BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0784-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDDD3423CD47621DD8747AF7B198211845D56D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Coughlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0038-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.03.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTFP181-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-975CDXNS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skraber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.B. Chopin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.08.034" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00379060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dembski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Staffolani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2009007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leglize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Boyd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.058" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S4CJ10V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0283" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882749v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pasquini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02124082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouziri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazartigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001METZ030S" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/damien-banas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0818-3687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Tockner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50873-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35573-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04227860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Catteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166326" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Auger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118403" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03464225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iuretig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131292" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461447" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauchy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07195-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Four" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-3920-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03696843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0980-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Arce" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12984" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Veyrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05598" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8273-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8305-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lazartigues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pallez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5378-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.12.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2561" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R28QDLV1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860781v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGSN42BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1167-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MF1PX0M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Gardeur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0824-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D1239E7F35C43A116E7A8CE52E1500CBE5C4671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0784-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDDD3423CD47621DD8747AF7B198211845D56D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Coughlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-0038-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skraber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.B. Chopin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.08.034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vollaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.05.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MZRS815-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira-Ribeiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.03.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTFP181-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-975CDXNS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00379060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dembski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Staffolani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wagner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valente" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2009007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leglize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Boyd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.058" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S4CJ10V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2003/0158-0283" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pasquini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882719v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caner-Chabran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huguenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02124082v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierlot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lata" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouziri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986533v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Schott" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cherrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazartigues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266191v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775444v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001METZ030S" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>